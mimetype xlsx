--- v0 (2026-04-06)
+++ v1 (2026-08-16)
@@ -7,98 +7,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Людмила Жикуліна\Documents\Відкриті дані\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86B41A3F-91E4-40A4-9567-0402A3B75316}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6FED83F-37A0-47A3-9620-C4B0AD45571B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>Тематика</t>
   </si>
   <si>
     <t>Всього</t>
   </si>
   <si>
     <t>На
 виконанні</t>
   </si>
   <si>
     <t>Юридична особа</t>
   </si>
   <si>
     <t>Всього:</t>
   </si>
   <si>
     <t>Об'єднання громадян без статусу юридичної особи</t>
   </si>
   <si>
     <t>Перенаправлено за належністю</t>
   </si>
   <si>
     <t>Відмовлено у задоволенні</t>
   </si>
   <si>
     <t>Задоволено, роз'яснено</t>
   </si>
   <si>
     <t>Фізична особа</t>
   </si>
   <si>
-    <t>За період з 01.01.2025 до 31.12.2025</t>
+    <t>За період з 01.01.2026 до 30.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
@@ -475,344 +475,344 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="11.42578125" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" customWidth="1"/>
+    <col min="3" max="4" width="13.6640625" customWidth="1"/>
+    <col min="5" max="5" width="12.33203125" customWidth="1"/>
+    <col min="6" max="6" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
     </row>
-    <row r="2" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
-    <row r="3" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
-    <row r="4" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="3">
-        <v>368</v>
+        <v>134</v>
       </c>
       <c r="C5" s="3">
         <v>0</v>
       </c>
       <c r="D5" s="3">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E5" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>444</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C6" s="3">
         <v>0</v>
       </c>
       <c r="D6" s="3">
         <v>0</v>
       </c>
       <c r="E6" s="3">
         <v>0</v>
       </c>
       <c r="F6" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="3">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="C7" s="3">
         <v>0</v>
       </c>
       <c r="D7" s="3">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="E7" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F7" s="3">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="3">
-        <v>481</v>
+        <v>198</v>
       </c>
       <c r="C8" s="3">
         <v>0</v>
       </c>
       <c r="D8" s="3">
-        <v>115</v>
+        <v>46</v>
       </c>
       <c r="E8" s="3">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>596</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>