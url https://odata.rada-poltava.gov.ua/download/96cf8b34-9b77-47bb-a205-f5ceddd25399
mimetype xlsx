--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -30,340 +30,182 @@
   <bookViews>
     <workbookView xWindow="0" yWindow="132" windowWidth="23952" windowHeight="9780"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="16">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Періодичність оновлення</t>
   </si>
   <si>
     <t>Відповідальна особа</t>
   </si>
   <si>
     <t>щоразу зі зміною даних</t>
   </si>
   <si>
-    <t>Інформація  про організаційну структуру управління</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрельченко О.А.</t>
   </si>
   <si>
     <t>Перелік цільових місцевих  програм, змін до цільових місцевих програм та звітів про виконання цільових програм</t>
   </si>
   <si>
-    <t>Назва переліку відкритих даних на 2025 рік</t>
-[...4 lines deleted...]
-  <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>https://data.gov.ua/dataset/b6874ac3-e05e-488a-b126-c9adc16b1f16</t>
   </si>
   <si>
-    <t xml:space="preserve">Перелік набору даних                                                                                                                                                      Департаменту з питань цивільного захисту та оборонної роботи                                                                             Полтавської міської ради </t>
-[...1 lines deleted...]
-  <si>
     <t>https://data.gov.ua/dataset/76430f4a-7c4c-4a12-9922-fcc7a76d3b40</t>
   </si>
   <si>
     <t>https://data.gov.ua/dataset/304f555a-21e4-4e6f-b301-827a5cc2493a</t>
   </si>
   <si>
     <t>https://data.gov.ua/dataset/e80b9412-28d1-4540-a7b7-080085badee8</t>
+  </si>
+  <si>
+    <t>Інформація про структуру (організаційну структуру) розпорядника інформації</t>
+  </si>
+  <si>
+    <t>Дані про розташування захисних споруд цивільного захисту</t>
+  </si>
+  <si>
+    <t>Реєстр(перелік) наборів відкритих даних</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Назва переліку відкритих даних </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перелік набору відкритих даних                                                                                                                                                      Департаменту з питань цивільного захисту та оборонної роботи                                                                             Полтавської міської ради </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...15 lines deleted...]
-      <color theme="1"/>
+      <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...112 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -640,173 +482,173 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:K7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.5546875" customWidth="1"/>
     <col min="2" max="2" width="4.5546875" customWidth="1"/>
     <col min="3" max="3" width="41.109375" customWidth="1"/>
     <col min="4" max="4" width="23.5546875" customWidth="1"/>
-    <col min="5" max="5" width="19.5546875" customWidth="1"/>
+    <col min="5" max="5" width="23.44140625" customWidth="1"/>
     <col min="6" max="6" width="35.5546875" customWidth="1"/>
     <col min="7" max="7" width="69.88671875" customWidth="1"/>
     <col min="10" max="10" width="99" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:11" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="I2" s="11"/>
+    <row r="2" spans="2:11" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
     </row>
-    <row r="3" spans="2:11" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="B3" s="5" t="s">
+    <row r="3" spans="2:11" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="6" t="s">
+      <c r="C3" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="12" t="s">
+      <c r="E3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="16" t="s">
-        <v>10</v>
+      <c r="F3" s="5" t="s">
+        <v>6</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="2"/>
       <c r="K3" s="1"/>
     </row>
-    <row r="4" spans="2:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="7">
+    <row r="4" spans="2:11" ht="67.8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="6">
         <v>1</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="C4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="13" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>8</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="2"/>
       <c r="K4" s="1"/>
     </row>
-    <row r="5" spans="2:11" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="7">
+    <row r="5" spans="2:11" ht="67.8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="6">
         <v>2</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="F5" s="9" t="s">
+        <v>9</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="2"/>
       <c r="K5" s="1"/>
     </row>
-    <row r="6" spans="2:11" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="7">
+    <row r="6" spans="2:11" ht="67.8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="6">
         <v>3</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="C6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="9" t="s">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="2"/>
       <c r="K6" s="1"/>
     </row>
-    <row r="7" spans="2:11" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="8">
+    <row r="7" spans="2:11" ht="67.8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="6">
         <v>4</v>
       </c>
-      <c r="C7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="10" t="s">
+      <c r="C7" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="14" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="E7" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>