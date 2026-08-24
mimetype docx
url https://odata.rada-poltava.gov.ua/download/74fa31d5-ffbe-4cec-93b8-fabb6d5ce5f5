--- v1 (2026-08-03)
+++ v2 (2026-08-24)
@@ -1,52135 +1,9102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...49084 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Відкриті дані\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="22800" windowHeight="9204"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...84 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1120" uniqueCount="606">
+  <si>
+    <t>№ з/п</t>
+  </si>
+  <si>
+    <t>Назва підприємства (установи) – балансоутримувача (власника)</t>
+  </si>
+  <si>
+    <t>Адреса розташування</t>
+  </si>
+  <si>
+    <t>Форма власності</t>
+  </si>
+  <si>
+    <t>Місткість</t>
+  </si>
+  <si>
+    <t>ПрАТ «Завод Лтава»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Р.Кириченко, 72</t>
+  </si>
+  <si>
+    <t>приватна</t>
+  </si>
+  <si>
+    <t>ПрАТ «Полтавський алмаз.  інструмент»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв  АТО, 71А</t>
+  </si>
+  <si>
+    <t>державна</t>
+  </si>
+  <si>
+    <t>ПАТ «Техмолпрод»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Польська, 10</t>
+  </si>
+  <si>
+    <t>ТОВ «Крокуль»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Польська, 5</t>
+  </si>
+  <si>
+    <t>КП  ПОР «Полтававодоканал»</t>
+  </si>
+  <si>
+    <t>м. Полтава, Соборний  майдан,  6</t>
+  </si>
+  <si>
+    <t>обласна</t>
+  </si>
+  <si>
+    <t>ПрАТ «Завод «Лтава»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Р.Кириченко,72</t>
+  </si>
+  <si>
+    <t>ТОВ «Полтавахліб-3»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Польська, 10а</t>
+  </si>
+  <si>
+    <t>Полтавський нац. педагогічний універ-т</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Остроградського,2</t>
+  </si>
+  <si>
+    <t>АТ «Полтавський завод медичного скла»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Європейська, 158</t>
+  </si>
+  <si>
+    <t>ПрАТ «Електромотор»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Європейська, 155</t>
+  </si>
+  <si>
+    <t>ТОВ  «СЄВ»</t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Польська, 2 б</t>
+  </si>
+  <si>
+    <t>АТ «Укртранснафта»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Олени  Пчілки, 27</t>
+  </si>
+  <si>
+    <t>ПрАТ «Полтава-авто»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  м. Полтава, вул. Великотирнівська,1</t>
+  </si>
+  <si>
+    <t>Упр. Держспецзв’язку в Полтавській  області</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Юліана Матвійчука, 32б</t>
+  </si>
+  <si>
+    <t>ПрАТ «Домінік Ко»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Спаська, 10</t>
+  </si>
+  <si>
+    <t>Управління СБУ в Полтавській  обл.</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Антона Грицая,1</t>
+  </si>
+  <si>
+    <t>ГПУ «Полтавагаз-видобування»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Європейська, 173</t>
+  </si>
+  <si>
+    <t>ТОВ «Взуття-Полтава»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Польська, 7</t>
+  </si>
+  <si>
+    <t>Кол. під-во Полтавська трикотаж. ф-ка «Мрія»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Автобазівська, 7</t>
+  </si>
+  <si>
+    <t>Полтавський обл. муз. -драм.театр ім. Гоголя</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Соборності, 23</t>
+  </si>
+  <si>
+    <t>ПОКЛ імені Скліфосовського</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Шевченка, 23</t>
+  </si>
+  <si>
+    <t>ТОВ «Прометей-2004»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Леоніда Каденюка, 11</t>
+  </si>
+  <si>
+    <t>БМФ «Укргазпромбуд»</t>
+  </si>
+  <si>
+    <t>виробнича база Затурино</t>
+  </si>
+  <si>
+    <t>ПП  «Універсам Полтава»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Івана  Мазепи, 45/4</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська гімназія № 33 ПМР</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв України, 20</t>
+  </si>
+  <si>
+    <t>комун-на</t>
+  </si>
+  <si>
+    <t>с. Мильці, вул. Чайковського, 13</t>
+  </si>
+  <si>
+    <t>ПАТ  «Полтавахіммаш»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Решетилівська, 85</t>
+  </si>
+  <si>
+    <t>АТ «Ремонтно-механічний завод»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Буровиків,6</t>
+  </si>
+  <si>
+    <t>ТОВ «ЗБВ  № 7»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Шевченка,20</t>
+  </si>
+  <si>
+    <t>ПрАТ «ПОЕЗ  Кернел Груп»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Решетилівська,17</t>
+  </si>
+  <si>
+    <t>ПрАТ «ЗБВ № 1»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Зіньківська, 19</t>
+  </si>
+  <si>
+    <t>ПАТ «Полтава-холод»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Зіньківська 51/2</t>
+  </si>
+  <si>
+    <t>ТОВ «Дельта-продукт»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Чумацький шлях,70</t>
+  </si>
+  <si>
+    <t>ПАТ «Полтавагаз»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Олеся  Гончара,2</t>
+  </si>
+  <si>
+    <t>ПП  «Литвин»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв ОУН, 39</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Полтавське тер.упр-ня ДП «Південна зал-ця»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Василя  Барки,3</t>
+  </si>
+  <si>
+    <t>КП «Полтаваелектро-автотранс»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Тролейбусна, 10</t>
+  </si>
+  <si>
+    <t>ПП Пенежко  А.Л.</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Зіньківська,52</t>
+  </si>
+  <si>
+    <t>ТОВ «ПОЛМАРК</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Заводська, 3</t>
+  </si>
+  <si>
+    <t>НГВУ «Полтаванафтогаз»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Буровиків,14</t>
+  </si>
+  <si>
+    <t>ТОВ «Укрнафто-промсервіс»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Ливарна, 11</t>
+  </si>
+  <si>
+    <t>ПП «Полтавський  ливарно-мех. завод»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Ливарна,12</t>
+  </si>
+  <si>
+    <t>ГПУ «Полтавагазвидобування»</t>
+  </si>
+  <si>
+    <t>м. Полтава (Супрунівський промвузол)</t>
+  </si>
+  <si>
+    <t>ПрАТ «Полтавське ХПП»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Рибчанська, 31</t>
+  </si>
+  <si>
+    <t>Полтавська районна держ. адміністрація</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Решитилівська, 43-А</t>
+  </si>
+  <si>
+    <t>ТОВ «Єврохолн» (Петренко Д.А.)</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Клінкерна,1</t>
+  </si>
+  <si>
+    <t>ПАТ «Полтавський  турбомех-ний  завод»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Зіньківська, 6</t>
+  </si>
+  <si>
+    <t>ТОВ «Термастіл»</t>
+  </si>
+  <si>
+    <t>ПП «Астра С»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв ОУН, 59а</t>
+  </si>
+  <si>
+    <t>Полтавська обласна  психіатрина лік-ня</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Медична,1</t>
+  </si>
+  <si>
+    <t>Філіал інституту «Укрдіпрогеолбуду»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Соборності,54</t>
+  </si>
+  <si>
+    <t>Філія  «З-д «Електрод» ТОВ «ВІОЛЕ»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Зіньківська, 55</t>
+  </si>
+  <si>
+    <t>ТОВ  СТО «Динитрол»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв ОУН, 21 б</t>
+  </si>
+  <si>
+    <t>ПП «Арбет-Європа»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул.  Петра Дорошенка, 57</t>
+  </si>
+  <si>
+    <t>ТОВ «Полтавський завод кварц скла»</t>
+  </si>
+  <si>
+    <t>Північна електроенергетна систем ДП НЕК Укренерго</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Решетилівська, 47А</t>
+  </si>
+  <si>
+    <t>ТОВ «Оптстрой Полтава»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Решетилівська,51</t>
+  </si>
+  <si>
+    <t>ТОВ «ВІОЛЕ»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Хімічний, 2</t>
+  </si>
+  <si>
+    <t>Полтавське тер. упр-ня ДП  «Південна зал-ця»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Чумацький шлях, 84-А</t>
+  </si>
+  <si>
+    <t>ТОВ «Девелопмент Інвест»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв ОУН, 26</t>
+  </si>
+  <si>
+    <t>2-ДПРЧ, 1 ДПРЗ  ГУ ДСНС України у Полт.обл.</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Чумацький шлях, 103</t>
+  </si>
+  <si>
+    <t>База  МТЗ НГВУ «Полнафтогаз»</t>
+  </si>
+  <si>
+    <t>Яровий Б.І., Тернопольський Л.В. (Вектор 2020)</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Чумацький шлях, 64</t>
+  </si>
+  <si>
+    <t>ФОП «Денисенко В.О.»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Чумацький шлях,66  б</t>
+  </si>
+  <si>
+    <t>ТОВ «Полтавакапітал</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Чумацький шлях, 62</t>
+  </si>
+  <si>
+    <t>ТОВ НВП «Полтаваагропромінвест»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Квітки  Цісик,15</t>
+  </si>
+  <si>
+    <t>ПАТ «Демітекс»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Решетилівська, 26/1</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. В’ячеслава Липинського, 8а</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Вокзал  «Полтава-Південна»</t>
+  </si>
+  <si>
+    <t>м. Полтава, Площа  Слави, 1</t>
+  </si>
+  <si>
+    <t>ВП Вагонне  депо Полтава</t>
+  </si>
+  <si>
+    <t>м. Полтава, Площа  Слави, 1  в</t>
+  </si>
+  <si>
+    <t>ВП Локомотивне депо Полтава</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Сортувальна, 8</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Князя  Ігоря Святославовича, 33-в</t>
+  </si>
+  <si>
+    <t>ДП «Полтавський к-т хлібопродуктів»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Небесної Сотні, 69</t>
+  </si>
+  <si>
+    <t>Моторвагонне депо Полтава»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Сортувальна, 3</t>
+  </si>
+  <si>
+    <t>Центр  механізації  колійних  робіт ДП «Південна залізниця»</t>
+  </si>
+  <si>
+    <t>с. Копили, вул. Горького,70д</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Сортувальна, 1 ж</t>
+  </si>
+  <si>
+    <t>3-ДПРЧ 1 ДПРЗ  ГУ ДСНС  в Полтавській області</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Чураївни, 2</t>
+  </si>
+  <si>
+    <t>Дитяча  міська клінічна лікарня</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. О.Бідного, 2</t>
+  </si>
+  <si>
+    <t>комуна-на</t>
+  </si>
+  <si>
+    <t>Назва підприємства (установи) –балансоутримувача (власника)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КГГЖКГ Мрія" </t>
+  </si>
+  <si>
+    <t>с. Гожули, вул. Полтавська, 7Б</t>
+  </si>
+  <si>
+    <t>с. Гожули, вул. Полтавська, 7</t>
+  </si>
+  <si>
+    <t>с. Гожули, вул. Полтавська, 7а</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пальчиківський НВК </t>
+  </si>
+  <si>
+    <t>с. Пальчиківка, вул. Центральна, 1</t>
+  </si>
+  <si>
+    <t>с. Гожули, вул. Молодіжна, 22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КП «Управляюча компанія з «ОЖФ» </t>
+  </si>
+  <si>
+    <t>с. Супрунівка, вул. Центральна, 17</t>
+  </si>
+  <si>
+    <t>КП «Управляюча компанія з «ОЖФ»</t>
+  </si>
+  <si>
+    <t>с. Супрунівка, вул. Центральна, 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТОВ "Мотосервіс" </t>
+  </si>
+  <si>
+    <t>с. Залізничне, вул. Магістральна, 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Абазівське СТ </t>
+  </si>
+  <si>
+    <t>с. Абазівка, вул. Білоуська, 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТОВ «Міндаль» </t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Квітки Цісик,19</t>
+  </si>
+  <si>
+    <t>Полтавська райспоживспілка</t>
+  </si>
+  <si>
+    <t>с.Чорноглазівка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Супрунівсткий НВК </t>
+  </si>
+  <si>
+    <t>с. Супрунівка, вул. Соборна, 5</t>
+  </si>
+  <si>
+    <t>с. Гожули, вул. Молодіжна, 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ВСК "Злагода" </t>
+  </si>
+  <si>
+    <t>с. Пальчиківка вул. Центральна, 6</t>
+  </si>
+  <si>
+    <t>с. Супрунівка, вул. Соборна, 18</t>
+  </si>
+  <si>
+    <t>ГУ ДСНС у Полтавській області</t>
+  </si>
+  <si>
+    <t>ОСББ  «Злагода»</t>
+  </si>
+  <si>
+    <t>ЖК «Культура»</t>
+  </si>
+  <si>
+    <t>ЖБК» Енергія»</t>
+  </si>
+  <si>
+    <t>ТВК «Замок»</t>
+  </si>
+  <si>
+    <t>ОСББ  «Парус Полтава»</t>
+  </si>
+  <si>
+    <t>ЖБК «Весна»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Гребінки, 22</t>
+  </si>
+  <si>
+    <t>ЖЕК «Висота»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Київське шосе, 70</t>
+  </si>
+  <si>
+    <t>ЖЕК «Вогник»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Івана Мазепи, 25а</t>
+  </si>
+  <si>
+    <t>ЖБК «Дніпро»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Ігоря Дорошенка, 13</t>
+  </si>
+  <si>
+    <t>ЖБК «Знання»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Нестора Городовенка, 4</t>
+  </si>
+  <si>
+    <t>ЖБК «Комсомольський»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Г.Хоткевича, 2</t>
+  </si>
+  <si>
+    <t>ЖБК «Мрія - 1»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Ігоря Дорошенка, 35</t>
+  </si>
+  <si>
+    <t>ЖБК «Свет»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Івана Мазепи, 25</t>
+  </si>
+  <si>
+    <t>ЖБК «Сніжинка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Івана Мазепи, 40</t>
+  </si>
+  <si>
+    <t>Обслуговуючий кооп-в (ОК) «Янтарь - 1»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Великотирнівська, 36, к. 3</t>
+  </si>
+  <si>
+    <t>ОСББ «Затишок»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул Героїв АТО, 79</t>
+  </si>
+  <si>
+    <t>ОСББ «Огнівське»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул Огнівська, 10</t>
+  </si>
+  <si>
+    <t>1ПРЗ ГУ ДСНС (1 ДПРЧ)</t>
+  </si>
+  <si>
+    <t>1ПРЗ ГУ ДСНС (2 ДПРЧ)</t>
+  </si>
+  <si>
+    <t>1ПРЗ ГУ ДСНС  (4 ДПРЧ)</t>
+  </si>
+  <si>
+    <t>Виконавчий комітет Шевченківської районної у м. Полтаві ради</t>
+  </si>
+  <si>
+    <t>комунальна ПМР</t>
+  </si>
+  <si>
+    <t>БМФ «Укргазпромбуд» АТ Укртрансгаз</t>
+  </si>
+  <si>
+    <t>Полтавське ВП «Універсал» УТОГ</t>
+  </si>
+  <si>
+    <t>готель «Турист»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Миру, 12</t>
+  </si>
+  <si>
+    <t>Полтавський краєзнавчий музей</t>
+  </si>
+  <si>
+    <t>комунальна ПОР</t>
+  </si>
+  <si>
+    <t>Адміністративна будівля КУПОР</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Семена Антонця, 42/8</t>
+  </si>
+  <si>
+    <t>Полтавський  академ. обласний театр ляльок</t>
+  </si>
+  <si>
+    <t>Полтавська обл. універс. бібліотека</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Небесної Сотні, 17</t>
+  </si>
+  <si>
+    <t>Полтав. обл. бібліотека для юнацтва</t>
+  </si>
+  <si>
+    <t>КП «Полтавський обл.клін. кардіоцентр»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Антона Цедіка, 1А</t>
+  </si>
+  <si>
+    <t>НУ «Полтавська політехніка»  н.к. «А»</t>
+  </si>
+  <si>
+    <t>НУ «Полтавська політехніка» н.к. «Л»</t>
+  </si>
+  <si>
+    <t>НУ «Полтавська політехніка»  н.к. «Ф»</t>
+  </si>
+  <si>
+    <t>НУ «Полтавська політехніка»  н.к. «П»</t>
+  </si>
+  <si>
+    <t>НУ «Полтавська політехніка»  гурт.№ 1</t>
+  </si>
+  <si>
+    <t>НУ «Полтавська політехніка» гурт.№ 2</t>
+  </si>
+  <si>
+    <t>НУ «Полтавська політехніка» гурт.№ 3</t>
+  </si>
+  <si>
+    <t>НУ «Полтавська політехніка» гурт.№ 4</t>
+  </si>
+  <si>
+    <t>Полт. нац. пед.. унів-т н.к. № 1</t>
+  </si>
+  <si>
+    <t>Полт. нац. пед.. унів-т н.к. № 2</t>
+  </si>
+  <si>
+    <t>Полт. нац. пед.. унів-т Спорт. корпус</t>
+  </si>
+  <si>
+    <t>Полт. нац. пед.. унів-т н.к. № 3</t>
+  </si>
+  <si>
+    <t>Полт. нац. пед.. унів-т гурт.№ 1</t>
+  </si>
+  <si>
+    <t>Полт. нац. пед.. унів-т гурт.№ 3</t>
+  </si>
+  <si>
+    <t>Полт. нац. пед.. унів-т гурт.№ 4</t>
+  </si>
+  <si>
+    <t>Полт. нац. пед.. унів-т гурт.</t>
+  </si>
+  <si>
+    <t>Полтавський держ. медичний унів-т</t>
+  </si>
+  <si>
+    <t>Навчальний корпус №1 ПДАУ</t>
+  </si>
+  <si>
+    <t>Навчальний корпус №2 ПДАУ</t>
+  </si>
+  <si>
+    <t>Навчальний корпус №4 ПДАУ</t>
+  </si>
+  <si>
+    <t>Навчальний корпус №5 ПДАУ</t>
+  </si>
+  <si>
+    <t>Гуртожиток №  1 ПДАУ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полтавський юр. інс-т Нац. юр.университету </t>
+  </si>
+  <si>
+    <t>Полтавський універ-т економіки і торгівлі</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Коваля, 3</t>
+  </si>
+  <si>
+    <t>Учбовий корпус ПКНГ НУ «Полтавська пол-ка»</t>
+  </si>
+  <si>
+    <t>Гуртожиток № 1 ПКНГ НУ «Полтавська пол-ка»</t>
+  </si>
+  <si>
+    <t>Гуртожиток № 2 ПКНГ НУ «Полтавська пол-ка»</t>
+  </si>
+  <si>
+    <t>ДНЗ «Електрорадіо-технічний ліцей»</t>
+  </si>
+  <si>
+    <t>Полтавський професійний ліцей</t>
+  </si>
+  <si>
+    <t>Полтавський проф. ліцей</t>
+  </si>
+  <si>
+    <t>ВСП «Фах. коледж УЕ і права ПДАУ»</t>
+  </si>
+  <si>
+    <t>Полтавський комерційний технікум</t>
+  </si>
+  <si>
+    <t>Полтавський проф. ліцей сфери послуг</t>
+  </si>
+  <si>
+    <t>ДНЗ «Полтавський політехнічний ліцей»</t>
+  </si>
+  <si>
+    <t>Полтавський проф. ліцей транспорту</t>
+  </si>
+  <si>
+    <t>Полтавський фах. к-дж унів-ту «Україна»</t>
+  </si>
+  <si>
+    <t>Навч. к. №1 ВСП «Агр -екон фах. к-ж ПДАУ»</t>
+  </si>
+  <si>
+    <t>ПТУ № 4 м. Полтави</t>
+  </si>
+  <si>
+    <t>Гуртожиток  П фах. кол транс буд-ва</t>
+  </si>
+  <si>
+    <t>Приватний заклад «ЗСО «ІТ СТЕП СКУЛ ПОЛТАВА»</t>
+  </si>
+  <si>
+    <t>ТОВ «Приватна школа міста Полтава «ДКУ»</t>
+  </si>
+  <si>
+    <t>Приватна школа «Чарівний світ»</t>
+  </si>
+  <si>
+    <t>Полтавський фаховий коледж мистецтв</t>
+  </si>
+  <si>
+    <t>Полтавська спеціалізована школа</t>
+  </si>
+  <si>
+    <t>Полтавський ліцей з ВФП  ім. В.Грицаєнка</t>
+  </si>
+  <si>
+    <t>Полтавський ОЦЕВУМ</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавський ОЦНПВТКУМ ПОР»</t>
+  </si>
+  <si>
+    <t>Полтавський обл. еколо-натур.центр УМ</t>
+  </si>
+  <si>
+    <t>ПТУ № 31</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Олександра Оксанченка, 46А</t>
+  </si>
+  <si>
+    <t>Полтавський базовий мед. фах. коледж</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Стрітенська, 51а</t>
+  </si>
+  <si>
+    <t>Полтавський ліцей імені А.С. Макаренка</t>
+  </si>
+  <si>
+    <t>Полтавський навчал.-реабіліт.центр ПОР</t>
+  </si>
+  <si>
+    <t>ЗДО № 2 «Віночок»</t>
+  </si>
+  <si>
+    <t>м. Полтава, просп. Вавілова,7</t>
+  </si>
+  <si>
+    <t>ЗДО № 4 «Золотий колосок»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Гористий, 11</t>
+  </si>
+  <si>
+    <t>ЗДО № 5 «Ягідка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Пилипа Орлика, 29а</t>
+  </si>
+  <si>
+    <t>ЗДО № 6  «Дивограй»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Миру, 8</t>
+  </si>
+  <si>
+    <t>ЗДО № 7 «Теремок»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Юліана Матвійчука, 90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КЗ «ПДНЗ №12 </t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Гната Хоткевича, 8</t>
+  </si>
+  <si>
+    <t>КЗ «ПДНЗ №13 «Сонечко»»</t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Симона Петлюри, 11</t>
+  </si>
+  <si>
+    <t>ЗДО № 17</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Іван Мазепи, 46</t>
+  </si>
+  <si>
+    <t>ЗДО № 19  «Барвінок»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Сосновий, 2</t>
+  </si>
+  <si>
+    <t>ПДНЗ № 21 "Метелик"</t>
+  </si>
+  <si>
+    <t>КЗ «ПДНЗ №29 «Орлятко»</t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Соборності, 44</t>
+  </si>
+  <si>
+    <t>ЗДО № 34  «Журавлик»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Ігоря Дорошенка, 44</t>
+  </si>
+  <si>
+    <t>ЗДО № 36  «Школа здоров’я»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Чураївни, 7</t>
+  </si>
+  <si>
+    <t>ЗДО № 37 «Білосніжка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, б-р. Ю. Побєдоносцева, 6</t>
+  </si>
+  <si>
+    <t>ЗДО № 39  «Чайка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Максима Краснокутського, 3а</t>
+  </si>
+  <si>
+    <t>ЗДО № 40  «Ромашка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Токарний, 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ПДНЗ  № 41 комбінованого типу </t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Коцюбинського, 1А</t>
+  </si>
+  <si>
+    <t>ЗДО № 42</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Короленка, 17б</t>
+  </si>
+  <si>
+    <t>ЗДО № 46 «Бджілка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Юліана Матвійчука, 97А</t>
+  </si>
+  <si>
+    <t>ЗДО № 60 «Червона шапочка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Івана Мазепи, 15а</t>
+  </si>
+  <si>
+    <t>ЗДО № 63  «Казка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Гожулянська, 16а</t>
+  </si>
+  <si>
+    <t>ЗДО № 65 «Школа здоров’я»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. лікаря Мальцева, 6</t>
+  </si>
+  <si>
+    <t>ЗДО № 71  «Вишенька»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Дослідна, 9</t>
+  </si>
+  <si>
+    <t>ЗДО № 74 «Джерельце»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Дослідна, 56</t>
+  </si>
+  <si>
+    <t>ЗДО № 77 «Джерельце»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв України, 26</t>
+  </si>
+  <si>
+    <t>ЗДО № 78  «Пізнайко»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Великотирнівська, 36</t>
+  </si>
+  <si>
+    <t>ЗДО № 80  «Червона гвоздика»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Хорольський, 7</t>
+  </si>
+  <si>
+    <t>ЗДО № 81  «Оленка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Кучеренка,  6а</t>
+  </si>
+  <si>
+    <t>ЗДО № 82  «Оленка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Промисловий, 6а</t>
+  </si>
+  <si>
+    <t>ЗДО № 84  «Волошка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Саші Путрі, 4</t>
+  </si>
+  <si>
+    <t>Супрунівський НВК (д/ш під-л «Ягідка»)</t>
+  </si>
+  <si>
+    <t>с. Супрунівка, вул. Центральна, 15</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ І-ІІІ ст. № 5»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Соборності, 64</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ І-ІІІ ст. № 8»</t>
+  </si>
+  <si>
+    <t>м. Полтава, Патріарха Мстислава, 66</t>
+  </si>
+  <si>
+    <t>м. Полтава, Патріарха Мстислава,  66</t>
+  </si>
+  <si>
+    <t>Полтавська ЗОШ І-ІІІ ст. № 9</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Шведська, 3</t>
+  </si>
+  <si>
+    <t>Полтавська ЗОШ І-ІІІ ст. № 10</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Юліана Матвійчука, 20/23</t>
+  </si>
+  <si>
+    <t>Ліцей № 14 «Здоров’я»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Пилипа Орлика, 30</t>
+  </si>
+  <si>
+    <t>НВК № 16</t>
+  </si>
+  <si>
+    <t>м. Полтава, бул. Щепотьєва, 16</t>
+  </si>
+  <si>
+    <t>Ліцей № 17 «Інтелект»</t>
+  </si>
+  <si>
+    <t>м. Полтава, бул. Б. Хмельницького, 15</t>
+  </si>
+  <si>
+    <t>Гімназія № 18</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. братів Тютюнників, 56</t>
+  </si>
+  <si>
+    <t>Ліцей № 21</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Охтирський шлях, 19б</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ І-ІІІ ст. № 22»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Низова, 8</t>
+  </si>
+  <si>
+    <t>Гімназія № 25 ПМР</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Шевченка, 119</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ І-ІІІ ст. № 26»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Івана Мазепи, 18</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ І-ІІІ ст.№ 28»</t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Івана Мазепи, 53</t>
+  </si>
+  <si>
+    <t>Полтавська  ЗОШ І-ІІІ ст. № 29</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Алмазна, 1</t>
+  </si>
+  <si>
+    <t>Ліцей № 31</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв України,5</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ І-ІІІ ст. № 34»</t>
+  </si>
+  <si>
+    <t>м. Полтава, бульв. Коновальця,8</t>
+  </si>
+  <si>
+    <t>Гімназія № 36</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Степана Лазуренка, 2</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ І-ІІІ ст. № 38»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Юліана Матвійчука, 74</t>
+  </si>
+  <si>
+    <t>Полтавська спеціал. школа № 40</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Космічний, 7а</t>
+  </si>
+  <si>
+    <t>Початкова школа № 41</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Давидовського, 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Початкова школа № 42 </t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Затишна, 4</t>
+  </si>
+  <si>
+    <t>Початкова школа № 43</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Стрітенська, 20</t>
+  </si>
+  <si>
+    <t>Початкова школа № 44</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Володимира В’язуна, 31а</t>
+  </si>
+  <si>
+    <t>Початкова школа № 45</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Грушевського, 17-б</t>
+  </si>
+  <si>
+    <t>Початкова школа № 46</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Ігоря Дорошенка, 11</t>
+  </si>
+  <si>
+    <t>Абазівська ЗОШ І-ІІІ ст.</t>
+  </si>
+  <si>
+    <t>с. Абазівка, вул. Шкільна,5</t>
+  </si>
+  <si>
+    <t>Гожулівський НВК</t>
+  </si>
+  <si>
+    <t>с. Гожули, вул. Молодіжна,20</t>
+  </si>
+  <si>
+    <t>«Полтав. вище проф. уч-ще  ім. А.О.Чепіги»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Кузьми Скрябіна, 15</t>
+  </si>
+  <si>
+    <t>Тахтаулівський  НВК</t>
+  </si>
+  <si>
+    <t>с. Тахтаулове, вул. Центральна, 115</t>
+  </si>
+  <si>
+    <t>Чорноглазівська  ЗОШ  І-ІІ ст.</t>
+  </si>
+  <si>
+    <t>с. Чорноглазівка, вул. Миру,1д</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавський палац дит. та юн. тв-ті»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Юліана Матвійчука, 30</t>
+  </si>
+  <si>
+    <t>Полт. міський центр позашкільної освіти</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Володимира Івасюка, 20</t>
+  </si>
+  <si>
+    <t>КЗ «Інклюзивно ресурсний центр ПМР</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Нечуя Левицького, 4</t>
+  </si>
+  <si>
+    <t>Валківська ЗОШ І-ІІІ ст.</t>
+  </si>
+  <si>
+    <t>с. Валок, вул. Шкільна, 51</t>
+  </si>
+  <si>
+    <t>КП «2-а МКЛ ПМР»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Монастирська, 7а</t>
+  </si>
+  <si>
+    <t>КП «3-а МКЛ ПМР»</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. Рибальський, 10в</t>
+  </si>
+  <si>
+    <t>КП «4-а МКЛ ПМР»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Залізна, 17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КП «2-а МКЛ ПМР» </t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Генерала Духова, 6Б</t>
+  </si>
+  <si>
+    <t>КП «ПЦРКЛ ПМР»</t>
+  </si>
+  <si>
+    <t>с. Супрунівка, вул. Соборна, 3</t>
+  </si>
+  <si>
+    <t>КП «ДМКЛ ПМР»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Олександра Бідного, 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КП «1-а МКЛ ПМР» </t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. О.Гончара, 27В</t>
+  </si>
+  <si>
+    <t>КП «ЦПМСД № 2 ПМР»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Івана Мазепи, 36</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. 1100-річчя Полтави, 9</t>
+  </si>
+  <si>
+    <t>КП «1-а МКЛ ПМР»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. О.Гончара, 27А</t>
+  </si>
+  <si>
+    <t>Полтавська дитяча художня школа</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Алмазна, 2а</t>
+  </si>
+  <si>
+    <t>Полтавська школа мистецтв «Мала академія мистецтв»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Соборності, 35</t>
+  </si>
+  <si>
+    <t>Полт. дитяча музична школа № 1</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Стрітенська, 35</t>
+  </si>
+  <si>
+    <t>Центр культури та дозвілля ПМТГ</t>
+  </si>
+  <si>
+    <t>м. Полтава, майдан Незалежності, 5</t>
+  </si>
+  <si>
+    <t>Центральна бібліотека Полтавської МТГ</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Алмазна, 6/11</t>
+  </si>
+  <si>
+    <t>Полтавський спортивний ліцей</t>
+  </si>
+  <si>
+    <t>м. Полтава, майдан Незалежності, 24а</t>
+  </si>
+  <si>
+    <t>КЗ «ПДЮСШ № 3 з плавання»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Європейська,9а</t>
+  </si>
+  <si>
+    <t>КЗ «ПДЮСШ № 4»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Юліана Матвійчука, 155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КЗ«ПСДЮСШОР №2» </t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Європейська, 9б</t>
+  </si>
+  <si>
+    <t>Полтавський міськ. центр компл. реабілітації дітей з інвалідністю</t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Івана Мазепи, 27А</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Соборності, 67</t>
+  </si>
+  <si>
+    <t>ТОВ ВКФ «СЕН»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Решетилівська, 15А</t>
+  </si>
+  <si>
+    <t>Держ.ус-ва ДНЗ ясла-садок № 14 «Теремок»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Юліана Матвійчука, 83</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ І-ІІІ ст. № 11»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Решетилівська, 64</t>
+  </si>
+  <si>
+    <t>Гімназія № 15</t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Тунельна, 16</t>
+  </si>
+  <si>
+    <t>Гімназія № 35</t>
+  </si>
+  <si>
+    <t>м. Полтава, майдан Холодноярський, 1</t>
+  </si>
+  <si>
+    <t>м. Полтава,  майдан Холодноярський, 1</t>
+  </si>
+  <si>
+    <t>ДІКЗ «Поле Полтавської битви»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Шведська Могила, 32</t>
+  </si>
+  <si>
+    <t>Свято-Сампсоніївська церква</t>
+  </si>
+  <si>
+    <t>Полтавська Єпархія</t>
+  </si>
+  <si>
+    <t>ВСП  «ППФК НТУ «ХПІ»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Юліана Матвійчука, 83а</t>
+  </si>
+  <si>
+    <t>Полтавська академія неперервної освіти</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Соборності, 64ж</t>
+  </si>
+  <si>
+    <t>Сем'янівський НВК</t>
+  </si>
+  <si>
+    <t>с. Сем'янівка, вул. Центральна, 38</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ школа І-ІІІ ст.№ 2»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв Азову, 10</t>
+  </si>
+  <si>
+    <t>м. Полтава, бул. Щепотьєва,16</t>
+  </si>
+  <si>
+    <t>КУ ПОР «Центр спорт. підготовки»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Петра Юрченка, 1А</t>
+  </si>
+  <si>
+    <t>ОСББ «Клінкерна, 14А»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Клінкерна, 14А</t>
+  </si>
+  <si>
+    <t>ТОВ  «Моторсервіс»</t>
+  </si>
+  <si>
+    <t>с. Залізничне, вул. Магістральна,  1/1</t>
+  </si>
+  <si>
+    <t>КП «ПОКЛ ім. Скліфосовського»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КП «3-а МКЛ ПМР» </t>
+  </si>
+  <si>
+    <t>м. Полтава, пл. Слави, 2</t>
+  </si>
+  <si>
+    <t>КЗ «Полтавська ЗОШ І-ІІІ ст. № 19»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Івана Мазепи,  8</t>
+  </si>
+  <si>
+    <t>КП  «Палац дозвілля»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Соборності, 58</t>
+  </si>
+  <si>
+    <t>Ліцей № 13 «Успіх» ПМР</t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Кучеренка, 1/16</t>
+  </si>
+  <si>
+    <t>ОЦНТ творчості УМ ПОР</t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Покровська, 38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ковалівський ЗДО (ясла-садок) "Зірочка" </t>
+  </si>
+  <si>
+    <t>с. Ковалівка, вул. Садова 46-а</t>
+  </si>
+  <si>
+    <t>ПДНЗ № 43  (ясла-садок) «Дзвіночок»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Миколи Духова 7</t>
+  </si>
+  <si>
+    <t>Полтавська  ОО ТСО України</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Сінна 7</t>
+  </si>
+  <si>
+    <t>ЗДО № 55 «Перлинка»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Василя Барки,  8</t>
+  </si>
+  <si>
+    <t>ПДНЗ № 83 (ясла-садок)</t>
+  </si>
+  <si>
+    <t>м. Полтава, пров. лікаря Мальцева, 7</t>
+  </si>
+  <si>
+    <t>Полтавський фах.к-дж  Нац. юр.университету</t>
+  </si>
+  <si>
+    <t>м. Полтава, пр-т  Першотравневий, 14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полт. нац. пед.. унів-т н.к. № 1 </t>
+  </si>
+  <si>
+    <t>ПДНЗ № 56 "Вербичка"</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Велика 2-а</t>
+  </si>
+  <si>
+    <t>ТОВ «БІПОЛ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">НУ «Полтавська політехніка» </t>
+  </si>
+  <si>
+    <t>КП «ОКЛ відновного лікування та діаг-ки»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Шевченка, 10</t>
+  </si>
+  <si>
+    <t>Ліцей № 33</t>
+  </si>
+  <si>
+    <t>Полтавський  фах. кооп. коледж</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Небесної Сотні, 9/17</t>
+  </si>
+  <si>
+    <t>ВП «Полт. дистанція електропост-ня» ПЗ</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Сортувальна, 32</t>
+  </si>
+  <si>
+    <t>Полтавська ЗОШ  І-ІІІ ст. № 37</t>
+  </si>
+  <si>
+    <t>м. Полтава, бул. Б. Хмельницького,20</t>
+  </si>
+  <si>
+    <t>Ліцей № 31  ПМР</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв України, 5</t>
+  </si>
+  <si>
+    <t>Ліцей № 32 «Європейський»  ПМР</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Кузьми Скрябіна, 8/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ліцей № 14 «Здоров’я» </t>
+  </si>
+  <si>
+    <t>Приват. заклад  «Пол. ліцей «Паросток»</t>
+  </si>
+  <si>
+    <t>м. Полтава,  вул. Грушевського, 17-б</t>
+  </si>
+  <si>
+    <t>Полтавське від-ня бур. робіт БУ «Укрбургаз»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">м. Полтава, вул. Ковалівська, 5 </t>
+  </si>
+  <si>
+    <t>Гуртожиток ВСП «Пол.фах. к-жу Нац. У харчових  технологій»</t>
+  </si>
+  <si>
+    <t>Гімназія № 12 ПМР</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Підмонастирська, 41</t>
+  </si>
+  <si>
+    <t>Ліцей № 21 «Надворсклянський» ПМР</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Охтирський Шлях, 19б</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КЗ «Полтавський дошкільний навчальний заклад (ясла-садок) комбінованого типу </t>
+  </si>
+  <si>
+    <t>№ 58 Калинка ПМР Полт. обл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">м. Полтава, </t>
+  </si>
+  <si>
+    <t>пров. Стешенка, 4</t>
+  </si>
+  <si>
+    <t>Ліцей № 38 ім. Івана Павловського ПМР</t>
+  </si>
+  <si>
+    <t>Полтавська дитяча музична школа ім. П.Майбороди</t>
+  </si>
+  <si>
+    <t>КП «Полтавський обласний центр екстреної медичної допомоги та медицини катастроф ПОР»</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Миколи Дмітрієва, 6</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Івана Мазепи, 53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Решетилівська, 26/1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, вул. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Великотирнівська, 25/2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, вул. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Юрія Тимошенка, 8</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, вул. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Коцюбинського, 51</t>
+    </r>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Небесної Сотні, 86</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Небесної Сотні, 96</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Чумацький шлях, 103</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Решитилівська, 26/1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Івана Мазепи, 30</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Залізна,50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> вул. Шевченка, 58</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Конституції, 2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>м. Полтава,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> вул. Юліана Матвійчука, 32</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. О.Гончара, 25а</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>пр-т Віталія Грицаєнка, 24</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Остроградського, 2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Шевченка, 23</t>
+    </r>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Сковороди, 1/3</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>пр-т Віталія Грицаєнка, 5</t>
+    </r>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Грушевського, 2а</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Європейська, 9</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Охтирський шлях, 16а</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>пр-т Віталія Грицаєнка, 10</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Європейська, 100</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Полтавське вище міжр</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>егіон. проф. уч-ще</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Решетилівська, 64а</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Решетилівська, 26в</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. капітана Володимира Кісельова, 35</t>
+    </r>
+  </si>
+  <si>
+    <t>м. Полтава, прос. Вавілова, 2</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Монастирська, 6</t>
+    </r>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Сковороди, 18</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Решетилівська, 90/14</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">пл. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Слави, 4/2</t>
+    </r>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Соборності, 33</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Старий Поділ, 4</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Магдебурського права, 17</t>
+    </r>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Соборності, 11</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Дмитра Пругла, 6</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>пр-т В. Грицаєнка, 28</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Соборності, 67</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. капітана Володимира Кісельова, 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>пров. Госпітальний, 10</t>
+    </r>
+  </si>
+  <si>
+    <t>с. Ковалівка, вул. музей Макаренка, 1</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Героїв України, 16</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Стрітенська, 54</t>
+  </si>
+  <si>
+    <t>м. Полтава, вул. Монастирська,  9А</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">КЗ «ПДЮСШ» </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Полтава»</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>пр-т Володимира Грицаєнка, 28</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>вул. Європейська, 7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">м. Полтава, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>пр-т Володимира Грицаєнка, 24</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>м. Полтава,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> вул. Ю. Матвійчука, 56</t>
+    </r>
+  </si>
+  <si>
+    <t>а) СХОВИЩА</t>
+  </si>
+  <si>
+    <t>б)  ПРОТИРАДІАЦІЙНІ УКРИТТЯ  (ПРУ)</t>
+  </si>
+  <si>
+    <t>в)   СПОРУДИ ПОДВІЙНОГО ПРИЗНАЧЕННЯ</t>
+  </si>
+  <si>
+    <t>г)  НАЙПРОСТІШІ  УКРИТТЯ</t>
+  </si>
+  <si>
+    <t>Об’єкти фонду захисних споруд цивільного захисту, на території Полтавської міської громади</t>
+  </si>
+</sst>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1179 lines deleted...]
-</w:numbering>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="5" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="14">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...373 lines deleted...]
-</w:settings>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...1023 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F378"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection sqref="A1:E1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="8.5546875" customWidth="1"/>
+    <col min="2" max="2" width="30" customWidth="1"/>
+    <col min="3" max="3" width="31.5546875" customWidth="1"/>
+    <col min="4" max="4" width="19.21875" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="13" t="s">
+        <v>605</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+    </row>
+    <row r="2" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="8"/>
+      <c r="B2" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="9"/>
+    </row>
+    <row r="3" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="10">
+        <v>1</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="10">
+        <v>2</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="10">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="10">
+        <v>3</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="10">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="10">
+        <v>5</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="10">
+        <v>6</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="10">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="10">
+        <v>7</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="10">
+        <v>8</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="10">
+        <v>9</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="10">
+        <v>10</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="10">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="10">
+        <v>11</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="10">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="10">
+        <v>12</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E15" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="10">
+        <v>13</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="10">
+        <v>14</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="10">
+        <v>15</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="10">
+        <v>16</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="10">
+        <v>17</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="10">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="10">
+        <v>18</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="10">
+        <v>19</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E22" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="10">
+        <v>20</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="10">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="10">
+        <v>21</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="10">
+        <v>22</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="10">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="10">
+        <v>23</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E26" s="10">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="10">
+        <v>24</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E27" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="10">
+        <v>25</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="10">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="10">
+        <v>26</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E29" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="10">
+        <v>27</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E30" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="10">
+        <v>28</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="10">
+        <v>29</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="10">
+        <v>30</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="10">
+        <v>31</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E34" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="10">
+        <v>32</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E35" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="10">
+        <v>33</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="10">
+        <v>34</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E37" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="10">
+        <v>35</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="10">
+        <v>36</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E39" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="10">
+        <v>37</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E40" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="10">
+        <v>38</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="10">
+        <v>39</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="10">
+        <v>40</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="10">
+        <v>41</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="10">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="10">
+        <v>42</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E45" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="10">
+        <v>43</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="10">
+        <v>44</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="10">
+        <v>45</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="10">
+        <v>46</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="10">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="10">
+        <v>47</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="10">
+        <v>48</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="10">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="10">
+        <v>49</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E52" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="10">
+        <v>50</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E53" s="10">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="10">
+        <v>51</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E54" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="10">
+        <v>52</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E55" s="10">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="10">
+        <v>53</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="10">
+        <v>54</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="10">
+        <v>55</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="10">
+        <v>56</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E59" s="10">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="10">
+        <v>57</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E60" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="10">
+        <v>58</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E61" s="10">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="10">
+        <v>59</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="10">
+        <v>60</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E63" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="10">
+        <v>61</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E64" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="10">
+        <v>62</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="10">
+        <v>63</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E66" s="10">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="10">
+        <v>64</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="10">
+        <v>65</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E68" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="10">
+        <v>66</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E69" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="10">
+        <v>67</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E70" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="10">
+        <v>68</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="10">
+        <v>69</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E72" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="10">
+        <v>70</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E73" s="10">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="10">
+        <v>71</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="10">
+        <v>72</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="10">
+        <v>73</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="10">
+        <v>74</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="10">
+        <v>75</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" s="10">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="10">
+        <v>76</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="10">
+        <v>77</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="10">
+        <v>78</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="10">
+        <v>79</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="D82" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="10">
+        <v>80</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="10">
+        <v>81</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="E84" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="36" x14ac:dyDescent="0.3">
+      <c r="A85" s="6"/>
+      <c r="B85" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="C85" s="7"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="4"/>
+    </row>
+    <row r="86" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="10">
+        <v>1</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E87" s="10">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="10">
+        <v>2</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E88" s="10">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="10">
+        <v>3</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E89" s="10">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="10">
+        <v>4</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E90" s="10">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="10">
+        <v>5</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E91" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="10">
+        <v>6</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="D92" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E92" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="10">
+        <v>7</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="C93" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E93" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="10">
+        <v>8</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D94" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E94" s="10">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="10">
+        <v>9</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="D95" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E95" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="10">
+        <v>10</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="D96" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E96" s="10">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="10">
+        <v>11</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D97" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E97" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="10">
+        <v>12</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="C98" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D98" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E98" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="10">
+        <v>13</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C99" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D99" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E99" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="10">
+        <v>14</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="C100" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="D100" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E100" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="10">
+        <v>15</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="C101" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="D101" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E101" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="6"/>
+      <c r="B102" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="C102" s="7"/>
+      <c r="D102" s="6"/>
+      <c r="E102" s="6"/>
+    </row>
+    <row r="103" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C103" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="10">
+        <v>1</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="C104" s="11" t="s">
+        <v>550</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" s="10">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="6"/>
+      <c r="B105" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="C105" s="7"/>
+      <c r="D105" s="6"/>
+      <c r="E105" s="6"/>
+    </row>
+    <row r="106" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C106" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E106" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="10">
+        <v>1</v>
+      </c>
+      <c r="B107" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="C107" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="D107" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E107" s="10">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="10">
+        <v>2</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="C108" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="D108" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E108" s="10">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="10">
+        <v>3</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C109" s="11" t="s">
+        <v>553</v>
+      </c>
+      <c r="D109" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E109" s="10">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="10">
+        <v>4</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="C110" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="D110" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E110" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="10">
+        <v>5</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="C111" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="D111" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E111" s="10">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="10">
+        <v>6</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="C112" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="D112" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E112" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="10">
+        <v>7</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C113" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="D113" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E113" s="10">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="10">
+        <v>8</v>
+      </c>
+      <c r="B114" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="C114" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="D114" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E114" s="10">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="10">
+        <v>9</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="C115" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D115" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E115" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="10">
+        <v>10</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="C116" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E116" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="10">
+        <v>11</v>
+      </c>
+      <c r="B117" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="C117" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="D117" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E117" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="10">
+        <v>12</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="C118" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="D118" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E118" s="10">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="10">
+        <v>13</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="C119" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="D119" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E119" s="10">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="10">
+        <v>14</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="C120" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="D120" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E120" s="10">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="10">
+        <v>15</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="C121" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="D121" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E121" s="10">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="10">
+        <v>16</v>
+      </c>
+      <c r="B122" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="C122" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="D122" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E122" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="10">
+        <v>17</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="C123" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="D123" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E123" s="10">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="10">
+        <v>18</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>556</v>
+      </c>
+      <c r="D124" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" s="10">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="10">
+        <v>19</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="C125" s="11" t="s">
+        <v>556</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E125" s="10">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="10">
+        <v>20</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="C126" s="11" t="s">
+        <v>557</v>
+      </c>
+      <c r="D126" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E126" s="10">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="10">
+        <v>21</v>
+      </c>
+      <c r="B127" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="C127" s="11" t="s">
+        <v>558</v>
+      </c>
+      <c r="D127" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E127" s="10">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="10">
+        <v>22</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="C128" s="11" t="s">
+        <v>559</v>
+      </c>
+      <c r="D128" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E128" s="10">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="10">
+        <v>23</v>
+      </c>
+      <c r="B129" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="C129" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E129" s="10">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="10">
+        <v>24</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="C130" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="D130" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E130" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="10">
+        <v>25</v>
+      </c>
+      <c r="B131" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="C131" s="11" t="s">
+        <v>561</v>
+      </c>
+      <c r="D131" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E131" s="10">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="10">
+        <v>26</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="C132" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="D132" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E132" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="10">
+        <v>27</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C133" s="11" t="s">
+        <v>562</v>
+      </c>
+      <c r="D133" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E133" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="10">
+        <v>28</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C134" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="D134" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E134" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="10">
+        <v>29</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="C135" s="11" t="s">
+        <v>563</v>
+      </c>
+      <c r="D135" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E135" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="10">
+        <v>30</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="C136" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="D136" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E136" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="10">
+        <v>31</v>
+      </c>
+      <c r="B137" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C137" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="D137" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E137" s="10">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="10">
+        <v>32</v>
+      </c>
+      <c r="B138" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="C138" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="D138" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E138" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="10">
+        <v>33</v>
+      </c>
+      <c r="B139" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="C139" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="D139" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E139" s="10">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="10">
+        <v>34</v>
+      </c>
+      <c r="B140" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="C140" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="D140" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E140" s="10">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="10">
+        <v>35</v>
+      </c>
+      <c r="B141" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C141" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="D141" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E141" s="10">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="10">
+        <v>36</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="C142" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="D142" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E142" s="10">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="10">
+        <v>37</v>
+      </c>
+      <c r="B143" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="C143" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="D143" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E143" s="10">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="10">
+        <v>38</v>
+      </c>
+      <c r="B144" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C144" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="D144" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E144" s="10">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="10">
+        <v>39</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="C145" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D145" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E145" s="10">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="10">
+        <v>40</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="C146" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D146" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E146" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="10">
+        <v>41</v>
+      </c>
+      <c r="B147" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="C147" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D147" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E147" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="10">
+        <v>42</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="C148" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D148" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E148" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="10">
+        <v>43</v>
+      </c>
+      <c r="B149" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="C149" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D149" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E149" s="10">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="10">
+        <v>44</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="C150" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D150" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E150" s="10">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="10">
+        <v>45</v>
+      </c>
+      <c r="B151" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="C151" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D151" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E151" s="10">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="10">
+        <v>46</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="C152" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D152" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E152" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="10">
+        <v>47</v>
+      </c>
+      <c r="B153" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="C153" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="D153" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E153" s="10">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="10">
+        <v>48</v>
+      </c>
+      <c r="B154" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="C154" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="D154" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E154" s="10">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="10">
+        <v>49</v>
+      </c>
+      <c r="B155" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="C155" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="D155" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E155" s="10">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="10">
+        <v>50</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="C156" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="D156" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E156" s="10">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="10">
+        <v>51</v>
+      </c>
+      <c r="B157" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="C157" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="D157" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E157" s="10">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="10">
+        <v>52</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="C158" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="D158" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E158" s="10">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="10">
+        <v>53</v>
+      </c>
+      <c r="B159" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="C159" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="D159" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E159" s="10">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="10">
+        <v>54</v>
+      </c>
+      <c r="B160" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="C160" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="D160" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E160" s="10">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="10">
+        <v>55</v>
+      </c>
+      <c r="B161" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C161" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="D161" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E161" s="10">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="10">
+        <v>56</v>
+      </c>
+      <c r="B162" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="C162" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="D162" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E162" s="10">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="10">
+        <v>57</v>
+      </c>
+      <c r="B163" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="C163" s="11" t="s">
+        <v>568</v>
+      </c>
+      <c r="D163" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E163" s="10">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="10">
+        <v>58</v>
+      </c>
+      <c r="B164" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="C164" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="D164" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E164" s="10">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="10">
+        <v>59</v>
+      </c>
+      <c r="B165" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="C165" s="11" t="s">
+        <v>569</v>
+      </c>
+      <c r="D165" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E165" s="10">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="10">
+        <v>60</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="C166" s="11" t="s">
+        <v>569</v>
+      </c>
+      <c r="D166" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E166" s="10">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="10">
+        <v>61</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C167" s="11" t="s">
+        <v>569</v>
+      </c>
+      <c r="D167" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E167" s="10">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="10">
+        <v>62</v>
+      </c>
+      <c r="B168" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="C168" s="11" t="s">
+        <v>570</v>
+      </c>
+      <c r="D168" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E168" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="10">
+        <v>63</v>
+      </c>
+      <c r="B169" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="C169" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="D169" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E169" s="10">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="10">
+        <v>64</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C170" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="D170" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E170" s="10">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="10">
+        <v>65</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="C171" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="D171" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E171" s="10">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="10">
+        <v>66</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="C172" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="D172" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E172" s="10">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="10">
+        <v>67</v>
+      </c>
+      <c r="B173" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="C173" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="D173" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E173" s="10">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="10">
+        <v>68</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="C174" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="D174" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E174" s="10">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="10">
+        <v>69</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="C175" s="11" t="s">
+        <v>573</v>
+      </c>
+      <c r="D175" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E175" s="10">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="10">
+        <v>70</v>
+      </c>
+      <c r="B176" s="11" t="s">
+        <v>574</v>
+      </c>
+      <c r="C176" s="11" t="s">
+        <v>575</v>
+      </c>
+      <c r="D176" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E176" s="10">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="10">
+        <v>71</v>
+      </c>
+      <c r="B177" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="C177" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="D177" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E177" s="10">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="10">
+        <v>72</v>
+      </c>
+      <c r="B178" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="C178" s="11" t="s">
+        <v>577</v>
+      </c>
+      <c r="D178" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E178" s="10">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="10">
+        <v>73</v>
+      </c>
+      <c r="B179" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="C179" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="D179" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E179" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="10">
+        <v>74</v>
+      </c>
+      <c r="B180" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="C180" s="11" t="s">
+        <v>579</v>
+      </c>
+      <c r="D180" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E180" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="10">
+        <v>75</v>
+      </c>
+      <c r="B181" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="C181" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="D181" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E181" s="10">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="10">
+        <v>76</v>
+      </c>
+      <c r="B182" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="C182" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="D182" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E182" s="10">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="10">
+        <v>77</v>
+      </c>
+      <c r="B183" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="C183" s="11" t="s">
+        <v>582</v>
+      </c>
+      <c r="D183" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E183" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="10">
+        <v>78</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="C184" s="11" t="s">
+        <v>583</v>
+      </c>
+      <c r="D184" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E184" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="10">
+        <v>79</v>
+      </c>
+      <c r="B185" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="C185" s="11" t="s">
+        <v>584</v>
+      </c>
+      <c r="D185" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E185" s="10">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="10">
+        <v>80</v>
+      </c>
+      <c r="B186" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C186" s="11" t="s">
+        <v>585</v>
+      </c>
+      <c r="D186" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E186" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="10">
+        <v>81</v>
+      </c>
+      <c r="B187" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C187" s="11" t="s">
+        <v>585</v>
+      </c>
+      <c r="D187" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E187" s="10">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="10">
+        <v>82</v>
+      </c>
+      <c r="B188" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="C188" s="11" t="s">
+        <v>586</v>
+      </c>
+      <c r="D188" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E188" s="10">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="10">
+        <v>83</v>
+      </c>
+      <c r="B189" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="C189" s="11" t="s">
+        <v>587</v>
+      </c>
+      <c r="D189" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E189" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="10">
+        <v>84</v>
+      </c>
+      <c r="B190" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="C190" s="11" t="s">
+        <v>588</v>
+      </c>
+      <c r="D190" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E190" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="10">
+        <v>85</v>
+      </c>
+      <c r="B191" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="C191" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="D191" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E191" s="10">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="10">
+        <v>86</v>
+      </c>
+      <c r="B192" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="C192" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="D192" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E192" s="10">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="10">
+        <v>87</v>
+      </c>
+      <c r="B193" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="C193" s="11" t="s">
+        <v>591</v>
+      </c>
+      <c r="D193" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E193" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="10">
+        <v>88</v>
+      </c>
+      <c r="B194" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C194" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E194" s="10">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="10">
+        <v>89</v>
+      </c>
+      <c r="B195" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="C195" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="D195" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E195" s="10">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="10">
+        <v>90</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="C196" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="D196" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E196" s="10">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="10">
+        <v>91</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="C197" s="11" t="s">
+        <v>592</v>
+      </c>
+      <c r="D197" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E197" s="10">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="10">
+        <v>92</v>
+      </c>
+      <c r="B198" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="C198" s="11" t="s">
+        <v>592</v>
+      </c>
+      <c r="D198" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E198" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="10">
+        <v>93</v>
+      </c>
+      <c r="B199" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C199" s="11" t="s">
+        <v>593</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E199" s="10">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="10">
+        <v>94</v>
+      </c>
+      <c r="B200" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="C200" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="D200" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E200" s="10">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="10">
+        <v>95</v>
+      </c>
+      <c r="B201" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="C201" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="D201" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E201" s="10">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="10">
+        <v>96</v>
+      </c>
+      <c r="B202" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="C202" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="D202" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E202" s="10">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="10">
+        <v>97</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="C203" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="D203" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E203" s="10">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="10">
+        <v>98</v>
+      </c>
+      <c r="B204" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="C204" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="D204" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E204" s="10">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="10">
+        <v>99</v>
+      </c>
+      <c r="B205" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="C205" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="D205" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E205" s="10">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="10">
+        <v>100</v>
+      </c>
+      <c r="B206" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C206" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="D206" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E206" s="10">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="10">
+        <v>101</v>
+      </c>
+      <c r="B207" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="C207" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E207" s="10">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="10">
+        <v>102</v>
+      </c>
+      <c r="B208" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="C208" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="D208" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E208" s="10">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="10">
+        <v>103</v>
+      </c>
+      <c r="B209" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="C209" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="D209" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E209" s="10">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="10">
+        <v>104</v>
+      </c>
+      <c r="B210" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="C210" s="11" t="s">
+        <v>594</v>
+      </c>
+      <c r="D210" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E210" s="10">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="10">
+        <v>105</v>
+      </c>
+      <c r="B211" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="C211" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="D211" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E211" s="10">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="10">
+        <v>106</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C212" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="D212" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E212" s="10">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="10">
+        <v>107</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="C213" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="D213" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E213" s="10">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="10">
+        <v>108</v>
+      </c>
+      <c r="B214" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="C214" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="D214" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E214" s="10">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="10">
+        <v>109</v>
+      </c>
+      <c r="B215" s="11" t="s">
+        <v>316</v>
+      </c>
+      <c r="C215" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="D215" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E215" s="10">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="10">
+        <v>110</v>
+      </c>
+      <c r="B216" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="C216" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="D216" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E216" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="10">
+        <v>111</v>
+      </c>
+      <c r="B217" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="C217" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="D217" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E217" s="10">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="10">
+        <v>112</v>
+      </c>
+      <c r="B218" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="C218" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="D218" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E218" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="10">
+        <v>113</v>
+      </c>
+      <c r="B219" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="C219" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="D219" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E219" s="10">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="10">
+        <v>114</v>
+      </c>
+      <c r="B220" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="C220" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="D220" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E220" s="10">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="10">
+        <v>115</v>
+      </c>
+      <c r="B221" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="C221" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="D221" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E221" s="10">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="10">
+        <v>116</v>
+      </c>
+      <c r="B222" s="11" t="s">
+        <v>328</v>
+      </c>
+      <c r="C222" s="11" t="s">
+        <v>329</v>
+      </c>
+      <c r="D222" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E222" s="10">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="10">
+        <v>117</v>
+      </c>
+      <c r="B223" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="C223" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="D223" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E223" s="10">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="10">
+        <v>118</v>
+      </c>
+      <c r="B224" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="C224" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="D224" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E224" s="10">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="10">
+        <v>119</v>
+      </c>
+      <c r="B225" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="C225" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="D225" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E225" s="10">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="10">
+        <v>120</v>
+      </c>
+      <c r="B226" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="C226" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="D226" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E226" s="10">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="10">
+        <v>121</v>
+      </c>
+      <c r="B227" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="C227" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="D227" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E227" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="10">
+        <v>122</v>
+      </c>
+      <c r="B228" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="C228" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="D228" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E228" s="10">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="10">
+        <v>123</v>
+      </c>
+      <c r="B229" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="C229" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="D229" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E229" s="10">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="10">
+        <v>124</v>
+      </c>
+      <c r="B230" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="C230" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="D230" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E230" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="10">
+        <v>125</v>
+      </c>
+      <c r="B231" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="C231" s="11" t="s">
+        <v>347</v>
+      </c>
+      <c r="D231" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E231" s="10">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="10">
+        <v>126</v>
+      </c>
+      <c r="B232" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="C232" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="D232" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E232" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="10">
+        <v>127</v>
+      </c>
+      <c r="B233" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="C233" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="D233" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E233" s="10">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="10">
+        <v>128</v>
+      </c>
+      <c r="B234" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="C234" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="D234" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E234" s="10">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="10">
+        <v>129</v>
+      </c>
+      <c r="B235" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="C235" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="D235" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E235" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="10">
+        <v>130</v>
+      </c>
+      <c r="B236" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="C236" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="D236" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E236" s="10">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="10">
+        <v>131</v>
+      </c>
+      <c r="B237" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="C237" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="D237" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E237" s="10">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A238" s="10">
+        <v>132</v>
+      </c>
+      <c r="B238" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="C238" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="D238" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E238" s="10">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="10">
+        <v>133</v>
+      </c>
+      <c r="B239" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="C239" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="D239" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E239" s="10">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A240" s="10">
+        <v>134</v>
+      </c>
+      <c r="B240" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="C240" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="D240" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E240" s="10">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A241" s="10">
+        <v>135</v>
+      </c>
+      <c r="B241" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="C241" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="D241" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E241" s="10">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A242" s="10">
+        <v>136</v>
+      </c>
+      <c r="B242" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="C242" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="D242" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E242" s="10">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="10">
+        <v>137</v>
+      </c>
+      <c r="B243" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="C243" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="D243" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E243" s="10">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="10">
+        <v>138</v>
+      </c>
+      <c r="B244" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="C244" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="D244" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E244" s="10">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A245" s="10">
+        <v>139</v>
+      </c>
+      <c r="B245" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="C245" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="D245" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E245" s="10">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A246" s="10">
+        <v>140</v>
+      </c>
+      <c r="B246" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="C246" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="D246" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E246" s="10">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="10">
+        <v>141</v>
+      </c>
+      <c r="B247" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="C247" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="D247" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E247" s="10">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A248" s="10">
+        <v>142</v>
+      </c>
+      <c r="B248" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="C248" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="D248" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E248" s="10">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A249" s="10">
+        <v>143</v>
+      </c>
+      <c r="B249" s="11" t="s">
+        <v>375</v>
+      </c>
+      <c r="C249" s="11" t="s">
+        <v>376</v>
+      </c>
+      <c r="D249" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E249" s="10">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A250" s="10">
+        <v>144</v>
+      </c>
+      <c r="B250" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="C250" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="D250" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E250" s="10">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A251" s="10">
+        <v>145</v>
+      </c>
+      <c r="B251" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="C251" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="D251" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E251" s="10">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A252" s="10">
+        <v>146</v>
+      </c>
+      <c r="B252" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="C252" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="D252" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E252" s="10">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A253" s="10">
+        <v>147</v>
+      </c>
+      <c r="B253" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="C253" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="D253" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E253" s="10">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A254" s="10">
+        <v>148</v>
+      </c>
+      <c r="B254" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="C254" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="D254" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E254" s="10">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A255" s="10">
+        <v>149</v>
+      </c>
+      <c r="B255" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="C255" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="D255" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E255" s="10">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="10">
+        <v>150</v>
+      </c>
+      <c r="B256" s="11" t="s">
+        <v>389</v>
+      </c>
+      <c r="C256" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="D256" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E256" s="10">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A257" s="10">
+        <v>151</v>
+      </c>
+      <c r="B257" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="C257" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="D257" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E257" s="10">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="10">
+        <v>152</v>
+      </c>
+      <c r="B258" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="C258" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="D258" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E258" s="10">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A259" s="10">
+        <v>153</v>
+      </c>
+      <c r="B259" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="C259" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="D259" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E259" s="10">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A260" s="10">
+        <v>154</v>
+      </c>
+      <c r="B260" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="C260" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="D260" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E260" s="10">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A261" s="10">
+        <v>155</v>
+      </c>
+      <c r="B261" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="C261" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="D261" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E261" s="10">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A262" s="10">
+        <v>156</v>
+      </c>
+      <c r="B262" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="C262" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="D262" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E262" s="10">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A263" s="10">
+        <v>157</v>
+      </c>
+      <c r="B263" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="C263" s="11" t="s">
+        <v>402</v>
+      </c>
+      <c r="D263" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E263" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A264" s="10">
+        <v>158</v>
+      </c>
+      <c r="B264" s="11" t="s">
+        <v>403</v>
+      </c>
+      <c r="C264" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="D264" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E264" s="10">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A265" s="10">
+        <v>159</v>
+      </c>
+      <c r="B265" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="C265" s="11" t="s">
+        <v>406</v>
+      </c>
+      <c r="D265" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E265" s="10">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A266" s="10">
+        <v>160</v>
+      </c>
+      <c r="B266" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="C266" s="11" t="s">
+        <v>406</v>
+      </c>
+      <c r="D266" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E266" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A267" s="10">
+        <v>161</v>
+      </c>
+      <c r="B267" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="C267" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="D267" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E267" s="10">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A268" s="10">
+        <v>162</v>
+      </c>
+      <c r="B268" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="C268" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="D268" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E268" s="10">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A269" s="10">
+        <v>163</v>
+      </c>
+      <c r="B269" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="C269" s="11" t="s">
+        <v>412</v>
+      </c>
+      <c r="D269" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E269" s="10">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A270" s="10">
+        <v>164</v>
+      </c>
+      <c r="B270" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="C270" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="D270" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E270" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A271" s="10">
+        <v>165</v>
+      </c>
+      <c r="B271" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="C271" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="D271" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E271" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A272" s="10">
+        <v>166</v>
+      </c>
+      <c r="B272" s="11" t="s">
+        <v>417</v>
+      </c>
+      <c r="C272" s="11" t="s">
+        <v>418</v>
+      </c>
+      <c r="D272" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E272" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A273" s="10">
+        <v>167</v>
+      </c>
+      <c r="B273" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="C273" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="D273" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E273" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A274" s="10">
+        <v>168</v>
+      </c>
+      <c r="B274" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="C274" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="D274" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E274" s="10">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A275" s="10">
+        <v>169</v>
+      </c>
+      <c r="B275" s="11" t="s">
+        <v>421</v>
+      </c>
+      <c r="C275" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="D275" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E275" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A276" s="10">
+        <v>170</v>
+      </c>
+      <c r="B276" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="C276" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="D276" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E276" s="10">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A277" s="10">
+        <v>171</v>
+      </c>
+      <c r="B277" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="C277" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="D277" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E277" s="10">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A278" s="10">
+        <v>172</v>
+      </c>
+      <c r="B278" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="C278" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="D278" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E278" s="10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A279" s="10">
+        <v>173</v>
+      </c>
+      <c r="B279" s="11" t="s">
+        <v>427</v>
+      </c>
+      <c r="C279" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="D279" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E279" s="10">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A280" s="10">
+        <v>174</v>
+      </c>
+      <c r="B280" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="C280" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="D280" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E280" s="10">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A281" s="10">
+        <v>175</v>
+      </c>
+      <c r="B281" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="C281" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="D281" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E281" s="10">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A282" s="10">
+        <v>176</v>
+      </c>
+      <c r="B282" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="C282" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="D282" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E282" s="10">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A283" s="10">
+        <v>177</v>
+      </c>
+      <c r="B283" s="11" t="s">
+        <v>433</v>
+      </c>
+      <c r="C283" s="11" t="s">
+        <v>434</v>
+      </c>
+      <c r="D283" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E283" s="10">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A284" s="10">
+        <v>178</v>
+      </c>
+      <c r="B284" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="C284" s="11" t="s">
+        <v>435</v>
+      </c>
+      <c r="D284" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E284" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A285" s="10">
+        <v>179</v>
+      </c>
+      <c r="B285" s="11" t="s">
+        <v>436</v>
+      </c>
+      <c r="C285" s="11" t="s">
+        <v>437</v>
+      </c>
+      <c r="D285" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E285" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A286" s="10">
+        <v>180</v>
+      </c>
+      <c r="B286" s="11" t="s">
+        <v>438</v>
+      </c>
+      <c r="C286" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="D286" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E286" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A287" s="10">
+        <v>181</v>
+      </c>
+      <c r="B287" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="C287" s="11" t="s">
+        <v>441</v>
+      </c>
+      <c r="D287" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E287" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A288" s="10">
+        <v>182</v>
+      </c>
+      <c r="B288" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="C288" s="11" t="s">
+        <v>441</v>
+      </c>
+      <c r="D288" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E288" s="10">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A289" s="10">
+        <v>183</v>
+      </c>
+      <c r="B289" s="11" t="s">
+        <v>442</v>
+      </c>
+      <c r="C289" s="11" t="s">
+        <v>443</v>
+      </c>
+      <c r="D289" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E289" s="10">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A290" s="10">
+        <v>184</v>
+      </c>
+      <c r="B290" s="11" t="s">
+        <v>444</v>
+      </c>
+      <c r="C290" s="11" t="s">
+        <v>445</v>
+      </c>
+      <c r="D290" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E290" s="10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A291" s="10">
+        <v>185</v>
+      </c>
+      <c r="B291" s="11" t="s">
+        <v>444</v>
+      </c>
+      <c r="C291" s="11" t="s">
+        <v>445</v>
+      </c>
+      <c r="D291" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E291" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A292" s="10">
+        <v>186</v>
+      </c>
+      <c r="B292" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="C292" s="11" t="s">
+        <v>447</v>
+      </c>
+      <c r="D292" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E292" s="10">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A293" s="10">
+        <v>187</v>
+      </c>
+      <c r="B293" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="C293" s="11" t="s">
+        <v>595</v>
+      </c>
+      <c r="D293" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E293" s="10">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A294" s="10">
+        <v>188</v>
+      </c>
+      <c r="B294" s="11" t="s">
+        <v>596</v>
+      </c>
+      <c r="C294" s="11" t="s">
+        <v>449</v>
+      </c>
+      <c r="D294" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E294" s="10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A295" s="10">
+        <v>189</v>
+      </c>
+      <c r="B295" s="11" t="s">
+        <v>450</v>
+      </c>
+      <c r="C295" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="D295" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E295" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A296" s="10">
+        <v>190</v>
+      </c>
+      <c r="B296" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="C296" s="11" t="s">
+        <v>453</v>
+      </c>
+      <c r="D296" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E296" s="10">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A297" s="10">
+        <v>191</v>
+      </c>
+      <c r="B297" s="11" t="s">
+        <v>454</v>
+      </c>
+      <c r="C297" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="D297" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E297" s="10">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A298" s="10">
+        <v>192</v>
+      </c>
+      <c r="B298" s="11" t="s">
+        <v>454</v>
+      </c>
+      <c r="C298" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="D298" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E298" s="10">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A299" s="10">
+        <v>193</v>
+      </c>
+      <c r="B299" s="11" t="s">
+        <v>456</v>
+      </c>
+      <c r="C299" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="D299" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E299" s="10">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A300" s="10">
+        <v>194</v>
+      </c>
+      <c r="B300" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="C300" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="D300" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E300" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A301" s="10">
+        <v>195</v>
+      </c>
+      <c r="B301" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="C301" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="D301" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E301" s="10">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A302" s="10">
+        <v>196</v>
+      </c>
+      <c r="B302" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="C302" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="D302" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E302" s="10">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A303" s="10">
+        <v>197</v>
+      </c>
+      <c r="B303" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="C303" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="D303" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E303" s="10">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A304" s="10">
+        <v>198</v>
+      </c>
+      <c r="B304" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="C304" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="D304" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E304" s="10">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A305" s="10">
+        <v>199</v>
+      </c>
+      <c r="B305" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="C305" s="11" t="s">
+        <v>592</v>
+      </c>
+      <c r="D305" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E305" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A306" s="10">
+        <v>200</v>
+      </c>
+      <c r="B306" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="C306" s="11" t="s">
+        <v>466</v>
+      </c>
+      <c r="D306" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E306" s="10">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A307" s="10">
+        <v>201</v>
+      </c>
+      <c r="B307" s="11" t="s">
+        <v>467</v>
+      </c>
+      <c r="C307" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="D307" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E307" s="10">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A308" s="10">
+        <v>202</v>
+      </c>
+      <c r="B308" s="11" t="s">
+        <v>467</v>
+      </c>
+      <c r="C308" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="D308" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E308" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A309" s="10">
+        <v>203</v>
+      </c>
+      <c r="B309" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="C309" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="D309" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E309" s="10">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A310" s="10">
+        <v>204</v>
+      </c>
+      <c r="B310" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="C310" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D310" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E310" s="10">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A311" s="10">
+        <v>205</v>
+      </c>
+      <c r="B311" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="C311" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D311" s="10" t="s">
+        <v>473</v>
+      </c>
+      <c r="E311" s="10">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A312" s="10">
+        <v>206</v>
+      </c>
+      <c r="B312" s="11" t="s">
+        <v>474</v>
+      </c>
+      <c r="C312" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="D312" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E312" s="10">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A313" s="10">
+        <v>207</v>
+      </c>
+      <c r="B313" s="11" t="s">
+        <v>474</v>
+      </c>
+      <c r="C313" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="D313" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E313" s="10">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A314" s="10">
+        <v>208</v>
+      </c>
+      <c r="B314" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="C314" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="D314" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E314" s="10">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A315" s="10">
+        <v>209</v>
+      </c>
+      <c r="B315" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="C315" s="11" t="s">
+        <v>477</v>
+      </c>
+      <c r="D315" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E315" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A316" s="10">
+        <v>210</v>
+      </c>
+      <c r="B316" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="C316" s="11" t="s">
+        <v>479</v>
+      </c>
+      <c r="D316" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E316" s="10">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A317" s="10">
+        <v>211</v>
+      </c>
+      <c r="B317" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="C317" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="D317" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E317" s="10">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A318" s="10">
+        <v>212</v>
+      </c>
+      <c r="B318" s="11" t="s">
+        <v>480</v>
+      </c>
+      <c r="C318" s="11" t="s">
+        <v>481</v>
+      </c>
+      <c r="D318" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E318" s="10">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A319" s="10">
+        <v>213</v>
+      </c>
+      <c r="B319" s="11" t="s">
+        <v>480</v>
+      </c>
+      <c r="C319" s="11" t="s">
+        <v>481</v>
+      </c>
+      <c r="D319" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E319" s="10">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A320" s="10">
+        <v>214</v>
+      </c>
+      <c r="B320" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="C320" s="11" t="s">
+        <v>482</v>
+      </c>
+      <c r="D320" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E320" s="10">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A321" s="10">
+        <v>215</v>
+      </c>
+      <c r="B321" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="C321" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="D321" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E321" s="10">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A322" s="10">
+        <v>216</v>
+      </c>
+      <c r="B322" s="11" t="s">
+        <v>483</v>
+      </c>
+      <c r="C322" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="D322" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E322" s="10">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A323" s="10">
+        <v>217</v>
+      </c>
+      <c r="B323" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="C323" s="11" t="s">
+        <v>486</v>
+      </c>
+      <c r="D323" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E323" s="10">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A324" s="10">
+        <v>218</v>
+      </c>
+      <c r="B324" s="11" t="s">
+        <v>487</v>
+      </c>
+      <c r="C324" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="D324" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E324" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A325" s="10">
+        <v>219</v>
+      </c>
+      <c r="B325" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="C325" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D325" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E325" s="10">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A326" s="10">
+        <v>220</v>
+      </c>
+      <c r="B326" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="C326" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D326" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E326" s="10">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A327" s="10">
+        <v>221</v>
+      </c>
+      <c r="B327" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="C327" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D327" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E327" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A328" s="10">
+        <v>222</v>
+      </c>
+      <c r="B328" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="C328" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D328" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E328" s="10">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A329" s="10">
+        <v>223</v>
+      </c>
+      <c r="B329" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="C329" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D329" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E329" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A330" s="10">
+        <v>224</v>
+      </c>
+      <c r="B330" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="C330" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D330" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E330" s="10">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A331" s="10">
+        <v>225</v>
+      </c>
+      <c r="B331" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="C331" s="11" t="s">
+        <v>491</v>
+      </c>
+      <c r="D331" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E331" s="10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A332" s="10">
+        <v>226</v>
+      </c>
+      <c r="B332" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="C332" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="D332" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E332" s="10">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A333" s="10">
+        <v>227</v>
+      </c>
+      <c r="B333" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="C333" s="11" t="s">
+        <v>495</v>
+      </c>
+      <c r="D333" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E333" s="10">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A334" s="10">
+        <v>228</v>
+      </c>
+      <c r="B334" s="11" t="s">
+        <v>496</v>
+      </c>
+      <c r="C334" s="11" t="s">
+        <v>497</v>
+      </c>
+      <c r="D334" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E334" s="10">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A335" s="10">
+        <v>229</v>
+      </c>
+      <c r="B335" s="11" t="s">
+        <v>498</v>
+      </c>
+      <c r="C335" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="D335" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E335" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A336" s="10">
+        <v>230</v>
+      </c>
+      <c r="B336" s="11" t="s">
+        <v>500</v>
+      </c>
+      <c r="C336" s="11" t="s">
+        <v>501</v>
+      </c>
+      <c r="D336" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E336" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A337" s="10">
+        <v>231</v>
+      </c>
+      <c r="B337" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="C337" s="11" t="s">
+        <v>503</v>
+      </c>
+      <c r="D337" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E337" s="10">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A338" s="10">
+        <v>232</v>
+      </c>
+      <c r="B338" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="C338" s="11" t="s">
+        <v>503</v>
+      </c>
+      <c r="D338" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E338" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A339" s="10">
+        <v>233</v>
+      </c>
+      <c r="B339" s="11" t="s">
+        <v>504</v>
+      </c>
+      <c r="C339" s="11" t="s">
+        <v>505</v>
+      </c>
+      <c r="D339" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E339" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A340" s="10">
+        <v>234</v>
+      </c>
+      <c r="B340" s="11" t="s">
+        <v>506</v>
+      </c>
+      <c r="C340" s="11" t="s">
+        <v>507</v>
+      </c>
+      <c r="D340" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E340" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A341" s="10">
+        <v>235</v>
+      </c>
+      <c r="B341" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="C341" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="D341" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E341" s="10">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A342" s="10">
+        <v>236</v>
+      </c>
+      <c r="B342" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="C342" s="11" t="s">
+        <v>511</v>
+      </c>
+      <c r="D342" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E342" s="10">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A343" s="10">
+        <v>237</v>
+      </c>
+      <c r="B343" s="11" t="s">
+        <v>512</v>
+      </c>
+      <c r="C343" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D343" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E343" s="10">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A344" s="10">
+        <v>238</v>
+      </c>
+      <c r="B344" s="11" t="s">
+        <v>513</v>
+      </c>
+      <c r="C344" s="11" t="s">
+        <v>514</v>
+      </c>
+      <c r="D344" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E344" s="10">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A345" s="10">
+        <v>239</v>
+      </c>
+      <c r="B345" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="C345" s="11" t="s">
+        <v>597</v>
+      </c>
+      <c r="D345" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E345" s="10">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A346" s="10">
+        <v>240</v>
+      </c>
+      <c r="B346" s="11" t="s">
+        <v>515</v>
+      </c>
+      <c r="C346" s="11" t="s">
+        <v>598</v>
+      </c>
+      <c r="D346" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E346" s="10">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A347" s="10">
+        <v>241</v>
+      </c>
+      <c r="B347" s="11" t="s">
+        <v>516</v>
+      </c>
+      <c r="C347" s="11" t="s">
+        <v>599</v>
+      </c>
+      <c r="D347" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E347" s="10">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A348" s="10">
+        <v>242</v>
+      </c>
+      <c r="B348" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="C348" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="D348" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E348" s="10">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A349" s="10">
+        <v>243</v>
+      </c>
+      <c r="B349" s="11" t="s">
+        <v>517</v>
+      </c>
+      <c r="C349" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="D349" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E349" s="10">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A350" s="10">
+        <v>244</v>
+      </c>
+      <c r="B350" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="C350" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D350" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E350" s="10">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A351" s="10">
+        <v>245</v>
+      </c>
+      <c r="B351" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="C351" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="D351" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E351" s="10">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A352" s="10">
+        <v>246</v>
+      </c>
+      <c r="B352" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="C352" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="D352" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E352" s="10">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A353" s="10">
+        <v>247</v>
+      </c>
+      <c r="B353" s="11" t="s">
+        <v>520</v>
+      </c>
+      <c r="C353" s="11" t="s">
+        <v>521</v>
+      </c>
+      <c r="D353" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E353" s="10">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A354" s="10">
+        <v>248</v>
+      </c>
+      <c r="B354" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="C354" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="D354" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E354" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A355" s="10">
+        <v>249</v>
+      </c>
+      <c r="B355" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="C355" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="D355" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E355" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A356" s="10">
+        <v>250</v>
+      </c>
+      <c r="B356" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="C356" s="11" t="s">
+        <v>523</v>
+      </c>
+      <c r="D356" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E356" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A357" s="10">
+        <v>251</v>
+      </c>
+      <c r="B357" s="11" t="s">
+        <v>524</v>
+      </c>
+      <c r="C357" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="D357" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E357" s="10">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A358" s="10">
+        <v>252</v>
+      </c>
+      <c r="B358" s="11" t="s">
+        <v>526</v>
+      </c>
+      <c r="C358" s="11" t="s">
+        <v>527</v>
+      </c>
+      <c r="D358" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E358" s="10">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A359" s="10">
+        <v>253</v>
+      </c>
+      <c r="B359" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="C359" s="11" t="s">
+        <v>588</v>
+      </c>
+      <c r="D359" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E359" s="10">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A360" s="10">
+        <v>254</v>
+      </c>
+      <c r="B360" s="11" t="s">
+        <v>528</v>
+      </c>
+      <c r="C360" s="11" t="s">
+        <v>529</v>
+      </c>
+      <c r="D360" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E360" s="10">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A361" s="10">
+        <v>255</v>
+      </c>
+      <c r="B361" s="11" t="s">
+        <v>528</v>
+      </c>
+      <c r="C361" s="11" t="s">
+        <v>529</v>
+      </c>
+      <c r="D361" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E361" s="10">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A362" s="10">
+        <v>256</v>
+      </c>
+      <c r="B362" s="11" t="s">
+        <v>530</v>
+      </c>
+      <c r="C362" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="D362" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E362" s="10">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A363" s="10">
+        <v>257</v>
+      </c>
+      <c r="B363" s="11" t="s">
+        <v>531</v>
+      </c>
+      <c r="C363" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="D363" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E363" s="10">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A364" s="10">
+        <v>258</v>
+      </c>
+      <c r="B364" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="C364" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="D364" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E364" s="10">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A365" s="10">
+        <v>259</v>
+      </c>
+      <c r="B365" s="11" t="s">
+        <v>533</v>
+      </c>
+      <c r="C365" s="11" t="s">
+        <v>534</v>
+      </c>
+      <c r="D365" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E365" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A366" s="10">
+        <v>260</v>
+      </c>
+      <c r="B366" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="C366" s="11" t="s">
+        <v>600</v>
+      </c>
+      <c r="D366" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E366" s="10">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A367" s="10">
+        <v>261</v>
+      </c>
+      <c r="B367" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="C367" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="D367" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E367" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A368" s="10">
+        <v>262</v>
+      </c>
+      <c r="B368" s="11" t="s">
+        <v>538</v>
+      </c>
+      <c r="C368" s="11" t="s">
+        <v>539</v>
+      </c>
+      <c r="D368" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E368" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A369" s="10">
+        <v>263</v>
+      </c>
+      <c r="B369" s="11" t="s">
+        <v>540</v>
+      </c>
+      <c r="C369" s="11" t="s">
+        <v>542</v>
+      </c>
+      <c r="D369" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E369" s="10">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A370" s="10"/>
+      <c r="B370" s="11" t="s">
+        <v>541</v>
+      </c>
+      <c r="C370" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="D370" s="10"/>
+      <c r="E370" s="10"/>
+    </row>
+    <row r="371" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A371" s="10">
+        <v>264</v>
+      </c>
+      <c r="B371" s="11" t="s">
+        <v>544</v>
+      </c>
+      <c r="C371" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="D371" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E371" s="10">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A372" s="10">
+        <v>265</v>
+      </c>
+      <c r="B372" s="11" t="s">
+        <v>545</v>
+      </c>
+      <c r="C372" s="11" t="s">
+        <v>443</v>
+      </c>
+      <c r="D372" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E372" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A373" s="10">
+        <v>266</v>
+      </c>
+      <c r="B373" s="11" t="s">
+        <v>546</v>
+      </c>
+      <c r="C373" s="11" t="s">
+        <v>547</v>
+      </c>
+      <c r="D373" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="E373" s="10">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A374" s="10">
+        <v>267</v>
+      </c>
+      <c r="B374" s="11" t="s">
+        <v>548</v>
+      </c>
+      <c r="C374" s="11" t="s">
+        <v>548</v>
+      </c>
+      <c r="D374" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E374" s="10">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A375" s="2"/>
+      <c r="B375" s="3"/>
+      <c r="C375" s="3"/>
+      <c r="D375" s="2"/>
+      <c r="E375" s="2"/>
+    </row>
+    <row r="376" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A376" s="2"/>
+      <c r="B376" s="3"/>
+      <c r="C376" s="3"/>
+      <c r="D376" s="2"/>
+      <c r="E376" s="2"/>
+    </row>
+    <row r="377" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A377" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="B377" s="3"/>
+      <c r="C377" s="3"/>
+      <c r="D377" s="2"/>
+      <c r="E377" s="2"/>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A378" s="4"/>
+      <c r="B378" s="4"/>
+      <c r="C378" s="4"/>
+      <c r="D378" s="4"/>
+      <c r="E378" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Назва</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Название</vt:lpstr>
+        <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Про вжиття заходів реагування</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>MVKPMR</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Про вжиття заходів реагування</dc:title>
-  <dc:creator>mash2</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>