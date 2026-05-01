--- v0 (2026-02-24)
+++ v1 (2026-05-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Аркуш1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="46">
   <si>
     <t xml:space="preserve">Про затвердження Програми 
 покращення функціонування органів
 Державної казначейської служби  
 та якості обслуговування розпорядників 
 та одержувачів бюджетних коштів на 2024 – 2025 роки
 </t>
   </si>
   <si>
     <t xml:space="preserve">Програма 
 покращення функціонування органів
 Державної казначейської служби  
 та якості обслуговування розпорядників 
 та одержувачів бюджетних коштів на 2024 – 2025 роки
 </t>
   </si>
   <si>
     <t>назва рішення</t>
   </si>
   <si>
     <t>Перелік цільових програм, у тому числі посилання на оприлюднені ресурси в Інтернеті.</t>
   </si>
   <si>
     <t>затверджено рішенням  ради</t>
   </si>
@@ -187,56 +187,87 @@
   </si>
   <si>
     <t>Програма покращення умов обслуговування платників податків Полтавської міської територіальної громади на 2026 рік</t>
   </si>
   <si>
     <t>https://old.rada-poltava.gov.ua/document/27597</t>
   </si>
   <si>
     <t>https://old.rada-poltava.gov.ua/document/25039</t>
   </si>
   <si>
     <t>https://old.rada-poltava.gov.ua/document/23082</t>
   </si>
   <si>
     <t>https://old.rada-poltava.gov.ua/document/21589</t>
   </si>
   <si>
     <t>https://old.rada-poltava.gov.ua/document/20025</t>
   </si>
   <si>
     <t>https://old.rada-poltava.gov.ua/document/25056</t>
   </si>
   <si>
     <t>https://old.rada-poltava.gov.ua/document/27672</t>
   </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Про затвердження Програми 
+покращення функціонування органів
+Державної казначейської служби  
+та якості обслуговування розпорядників 
+та одержувачів бюджетних коштів на 2026 рік
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Програма
+покращення функціонування органів
+Державної казначейської служби  
+та якості обслуговування розпорядників 
+та одержувачів бюджетних коштів на 2026 рік
+</t>
+  </si>
+  <si>
+    <t>сімдесят дев’ята сесія Полтавської міської ради восьмого скликання від  21 квітня 2026 року</t>
+  </si>
+  <si>
+    <t>2026 рік:</t>
+  </si>
+  <si>
+    <t>2025 рік:</t>
+  </si>
+  <si>
+    <t>https://old.rada-poltava.gov.ua/document/31359</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
@@ -246,50 +277,58 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -320,87 +359,108 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гіперпосилання" xfId="1" builtinId="8"/>
     <cellStyle name="Звичайний" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -642,280 +702,303 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/23082" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/21589" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/30586" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/20025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/25056" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/27672" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/27597" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/25039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/23082" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/21589" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/30586" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/20025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/25056" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/27672" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/27597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/25039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.rada-poltava.gov.ua/document/31359" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C13" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="H17" sqref="H17"/>
+      <selection pane="bottomRight" activeCell="A18" sqref="A18:XFD18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="59.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="48.140625" style="1" customWidth="1"/>
-    <col min="5" max="5" width="54.5703125" style="10" customWidth="1"/>
+    <col min="5" max="5" width="54.5703125" style="7" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B1" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B2" s="5"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:5" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="153.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>1</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E7" s="8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>2</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="11" t="s">
+      <c r="E8" s="8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="8"/>
-[...2 lines deleted...]
-      <c r="E9" s="9"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="14"/>
     </row>
     <row r="10" spans="1:5" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E10" s="11" t="s">
+      <c r="E10" s="8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E11" s="11" t="s">
+      <c r="E11" s="8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E12" s="11" t="s">
+      <c r="E12" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E13" s="11" t="s">
+      <c r="E13" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="6"/>
-      <c r="B14" s="4"/>
+      <c r="B14" s="4" t="s">
+        <v>44</v>
+      </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
-      <c r="E14" s="12"/>
+      <c r="E14" s="9"/>
     </row>
     <row r="15" spans="1:5" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="E15" s="11" t="s">
+      <c r="E15" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
-      <c r="B16" s="3"/>
-[...2 lines deleted...]
-      <c r="E16" s="12"/>
+      <c r="B16" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="17"/>
     </row>
     <row r="17" spans="1:5" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="E17" s="11" t="s">
+      <c r="E17" s="8" t="s">
         <v>27</v>
       </c>
     </row>
+    <row r="18" spans="1:5" s="19" customFormat="1" ht="168.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>45</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B16:E16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId1"/>
     <hyperlink ref="E8" r:id="rId2"/>
     <hyperlink ref="E10" r:id="rId3"/>
     <hyperlink ref="E12" r:id="rId4"/>
     <hyperlink ref="E15" r:id="rId5"/>
     <hyperlink ref="E13" r:id="rId6"/>
     <hyperlink ref="E17" r:id="rId7"/>
     <hyperlink ref="E11" r:id="rId8"/>
+    <hyperlink ref="E18" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.31496062992125984" top="0.35433070866141736" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="55" orientation="landscape" verticalDpi="0" r:id="rId9"/>
+  <pageSetup paperSize="9" scale="55" orientation="landscape" verticalDpi="0" r:id="rId10"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Аркуші</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Аркуш1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>