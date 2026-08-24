--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -1,282 +1,267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Відкриті дані\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="132" windowWidth="23952" windowHeight="9780"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
-    <sheet name="Лист2" sheetId="2" r:id="rId2"/>
-    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="24">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="22">
   <si>
     <t>(0532) 56-59-15</t>
   </si>
   <si>
     <t>(0532) 60-95-13</t>
   </si>
   <si>
     <t>(0532)56-90-81</t>
   </si>
   <si>
     <t>Контакти:</t>
   </si>
   <si>
     <t>36000, м. Полтава, вул. Соборності, 36</t>
   </si>
   <si>
-    <t>Директор Департаменту</t>
-[...1 lines deleted...]
-  <si>
     <t>Управління цивільного захисту</t>
   </si>
   <si>
     <t xml:space="preserve">Відділ оборонної роботи </t>
   </si>
   <si>
     <t>Заступник директора Департаменту -начальник  управління цивільного захисту</t>
   </si>
   <si>
     <t>Сектор сприяння оперативним заходам</t>
   </si>
   <si>
-    <t>Сороковий Олександр Володимирович                                          (0532)56-91-73</t>
-[...4 lines deleted...]
-  <si>
     <t>тел. (05322) 60-65-58</t>
   </si>
   <si>
     <t>Сектор військового обліку Полтавської міської територіальної грмади</t>
   </si>
   <si>
     <t>Сектор планування, обліку та фінансової звітності.</t>
   </si>
   <si>
     <t>(0532)60-65-58</t>
   </si>
   <si>
     <t xml:space="preserve">Сектор оповіщення юридичних осіб та населення </t>
   </si>
   <si>
     <t>Економічно - фінансовий відділ</t>
   </si>
   <si>
     <t xml:space="preserve">Відділ запобігання та реагування на надзвичайні ситуації </t>
   </si>
   <si>
     <t xml:space="preserve">Відділ планування заходів цивільного захисту </t>
   </si>
   <si>
+    <t>ЄДРПОУ  24548168</t>
+  </si>
+  <si>
+    <t>ucz@rada-poltava.gov.ua</t>
+  </si>
+  <si>
+    <t>Директор Департаменту                  Сороковий Олександр Володимирович</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                      (0532)56-91-73</t>
+  </si>
+  <si>
     <t xml:space="preserve">Структура Департаменту з питань цивільного захисту та оборонної роботи Полтавської міської ради  </t>
-  </si>
-[...1 lines deleted...]
-    <t>ЄДРПОУ  24548168</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...7 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="14"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -521,261 +506,246 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uns@rada-poltava.gov.ua" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ucz@rada-poltava.gov.ua" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:D20"/>
+  <dimension ref="A1:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="44" customWidth="1"/>
+    <col min="1" max="1" width="5.109375" customWidth="1"/>
+    <col min="2" max="2" width="40" customWidth="1"/>
+    <col min="3" max="3" width="44" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="B3" s="7">
+    <row r="1" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="7"/>
+      <c r="B1" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="12"/>
+    </row>
+    <row r="2" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="8">
         <v>1</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="B2" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2" s="14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="8">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="8">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="C4" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="8">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="8">
+        <v>5</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="8">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="8">
+        <v>7</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="5"/>
+    </row>
+    <row r="9" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="8">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="5"/>
+    </row>
+    <row r="10" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="8">
+        <v>9</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="5"/>
+    </row>
+    <row r="11" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="8">
+        <v>10</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="8">
+        <v>11</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="2:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="D6" s="9" t="s">
+    <row r="13" spans="1:3" ht="18" x14ac:dyDescent="0.35">
+      <c r="B13" s="1" t="s">
         <v>3</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="C9" s="8" t="s">
+      <c r="C13" s="7"/>
+    </row>
+    <row r="14" spans="1:3" ht="18" x14ac:dyDescent="0.35">
+      <c r="B14" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="7"/>
+    </row>
+    <row r="15" spans="1:3" ht="18" x14ac:dyDescent="0.35">
+      <c r="B15" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D9" s="9" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="6" t="s">
+      <c r="C15" s="7"/>
+    </row>
+    <row r="16" spans="1:3" ht="18" x14ac:dyDescent="0.35">
+      <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="9"/>
-[...33 lines deleted...]
-      <c r="D14" s="9" t="s">
+      <c r="C16" s="7"/>
+    </row>
+    <row r="17" spans="2:3" ht="18" x14ac:dyDescent="0.35">
+      <c r="B17" s="6" t="s">
         <v>17</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      </c>
+      <c r="C17" s="7"/>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B21" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="B1:C1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C19" r:id="rId1" display="mailto:uns@rada-poltava.gov.ua"/>
+    <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
-</worksheet>
-[...22 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
-      <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nelya</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>