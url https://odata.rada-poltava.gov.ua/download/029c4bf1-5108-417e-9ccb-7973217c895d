--- v0 (2026-04-28)
+++ v1 (2026-11-06)
@@ -5,91 +5,91 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Людмила Жикуліна\Documents\Відкриті дані\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A59EA46-AB15-4326-99EB-2431770FC64D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0B172F5B-B398-49E3-B433-EB96F1255FC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{B6152954-9764-4493-BB71-4423CC3836F8}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>Наименование документа</t>
   </si>
   <si>
     <t>ЗМІСТ</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Дата Номер</t>
   </si>
   <si>
-    <t xml:space="preserve"> Про затвердження нормативів   питного водопостачання для   населення окремих сіл   Полтавської міської територіальної   громади.</t>
-[...2 lines deleted...]
-    <t>14.11.2024   № 344</t>
+    <t>Про затвердження норм надання послуги з управління побутовими відходами на території Полтавської міської територіальної громади на 2026-2030 роки.</t>
+  </si>
+  <si>
+    <t>09.01.2026  № 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yy\ h:mm;@"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -433,112 +433,119 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2661BC3F-2DB1-4C02-9876-8EDCC2BD8365}">
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="152.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B1" s="1"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
       <c r="B5" s="4"/>
-      <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B6" s="4"/>
-      <c r="C6" s="3"/>
+      <c r="C6" s="4"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>